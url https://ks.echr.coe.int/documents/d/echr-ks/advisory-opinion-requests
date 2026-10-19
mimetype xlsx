--- v4 (2026-05-20)
+++ v5 (2026-10-19)
@@ -1,309 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FEA37DB5-AE58-4957-A0F3-24604312FD2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8AAB6E78-AF3B-4719-9263-1C877779D5E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-2070" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Advisory Opinions" sheetId="5" r:id="rId1"/>
-    <sheet name="CHECKLIST" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Advisory Opinions'!$J$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Advisory Opinions'!$A$1:$H$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="90">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="80">
   <si>
     <t>Relevant Convention Article(s)</t>
-  </si>
-[...125 lines deleted...]
-    <t>if stated in article update in KSCN (pending before the GC) added to Chamber judgment</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Excel tips</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -859,51 +639,51 @@
       <t>in absentia</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0F243E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> decision against them.
 The request is made in the context of disciplinary proceedings brought against a former lawyer of the Luxembourg Bar, disbarred for life after failing to appear in person at her appeal hearing.</t>
     </r>
   </si>
   <si>
     <t>Article 6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
@@ -955,100 +735,54 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...36 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF244062"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
@@ -1112,636 +846,304 @@
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF0F243E"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
-      <bottom/>
-[...27 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </left>
       <right style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{9725483A-B166-4BAE-AA5B-A7B7C6310022}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="20">
-[...250 lines deleted...]
-    </dxf>
+  <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF244062"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
@@ -1944,59 +1346,55 @@
         <right style="thin">
           <color theme="4" tint="0.59996337778862885"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color theme="4" tint="0.59996337778862885"/>
         </vertical>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1001448</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>933450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="D:\vantland\Pictures\Knowledge Sharing\Template Icons\Court Logo.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B132257-5A80-4183-894E-547F6C7E092A}"/>
             </a:ext>
           </a:extLst>
@@ -2082,222 +1480,68 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="23105534" y="127000"/>
           <a:ext cx="1767840" cy="407670"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B4:J19" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B4:J19" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
   <autoFilter ref="B4:J19" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B5:H19">
     <sortCondition descending="1" ref="F4:F19"/>
   </sortState>
   <tableColumns count="9">
-    <tableColumn id="4" xr3:uid="{6B8FBA87-851A-4EFC-B0A5-051FBC693B57}" name="Reference number_x000a_(with link to press release or opinion)" dataDxfId="16" dataCellStyle="Hyperlink"/>
-[...1 lines deleted...]
-    <tableColumn id="5" xr3:uid="{C0C3A101-6343-4F3A-92E0-C77ABB9D57D7}" name="Requesting court" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{6B8FBA87-851A-4EFC-B0A5-051FBC693B57}" name="Reference number_x000a_(with link to press release or opinion)" dataDxfId="6" dataCellStyle="Hyperlink"/>
+    <tableColumn id="3" xr3:uid="{9E20D850-F72F-4560-AF85-A9E02F34944F}" name="Date of request" dataDxfId="5" dataCellStyle="Hyperlink"/>
+    <tableColumn id="5" xr3:uid="{C0C3A101-6343-4F3A-92E0-C77ABB9D57D7}" name="Requesting court" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{C4DA8A1E-5EC4-43DA-96D8-D13082ACEFB1}" name="Request accepted / rejected by the _x000a_GC panel "/>
-    <tableColumn id="8" xr3:uid="{0F23A687-A02D-45B9-9DD0-B453316F8C64}" name="Date of acceptance / rejection of the request" dataDxfId="13"/>
-[...1 lines deleted...]
-    <tableColumn id="2" xr3:uid="{DB1F89FB-8D81-4B2E-8A75-8D9D383F7CAC}" name="Relevant Convention Article(s)" dataDxfId="11"/>
+    <tableColumn id="8" xr3:uid="{0F23A687-A02D-45B9-9DD0-B453316F8C64}" name="Date of acceptance / rejection of the request" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{94993CE9-A13C-4DC4-998B-198D40F88F46}" name="Description of the request" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{DB1F89FB-8D81-4B2E-8A75-8D9D383F7CAC}" name="Relevant Convention Article(s)" dataDxfId="1"/>
     <tableColumn id="10" xr3:uid="{D3C2BA24-18E0-4A16-BD2A-AD83910A5EF3}" name="Date of opinion"/>
-    <tableColumn id="6" xr3:uid="{05185A56-562C-4C3D-B055-DB33ED978143}" name="Court's opinion" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{05185A56-562C-4C3D-B055-DB33ED978143}" name="Court's opinion" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
-</table>
-[...25 lines deleted...]
-  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2546,1159 +1790,642 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=003-6380464-8364383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462572-11987922&amp;filename=Request%20by%20Ukraine%E2%80%99s%20Supreme%20Court%20for%20advisory%20opinion%20on%20dispute%20about%20proportionality%20of%20tax%20penalty.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7306062-9963179" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7829009-10868837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6708535-9909864" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951456-9350980" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7623141-10493170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-8120427-11370804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7385703-10773941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531626-12114565&amp;filename=Court%20accepts%20request%20for%20advisory%20opinion%20from%20Luxembourg%20Constitutional%20Court%20on%20obligation%20for%20lawyers%20to%20appear%20in%20person%20before%20disciplinary%20bodies.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7989132-11151232" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7317048-10811277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7879233-10954899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531046-12113539&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Slovenia%27s%20Supreme%20Court%20concerning%20landowners%E2%80%99%20property%20rights%20in%20relation%20to%20the%20construction%20of%20national%20roads.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3190931B-A9BA-40F2-8F31-0A3252409FE2}">
   <dimension ref="B1:L19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="39.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="115.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="26.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="24.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="87.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="21" style="3" customWidth="1"/>
     <col min="12" max="12" width="73" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="168" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="61" t="s">
-[...11 lines deleted...]
-      <c r="L1" s="34"/>
+      <c r="B1" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="20"/>
     </row>
-    <row r="2" spans="2:12" s="45" customFormat="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K2" s="46"/>
+    <row r="2" spans="2:12" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="K2" s="32"/>
     </row>
     <row r="3" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="62" t="s">
-[...11 lines deleted...]
-      <c r="L3" s="35"/>
+      <c r="B3" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="21"/>
     </row>
     <row r="4" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="12" t="s">
         <v>16</v>
-      </c>
-[...19 lines deleted...]
-        <v>26</v>
       </c>
       <c r="K4" s="1"/>
     </row>
     <row r="5" spans="2:12" ht="129" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="55">
+      <c r="B5" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="41">
         <v>46086</v>
       </c>
-      <c r="D5" s="40" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="55">
+      <c r="D5" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="41">
         <v>46153</v>
       </c>
-      <c r="G5" s="42" t="s">
-[...6 lines deleted...]
-      <c r="J5" s="53"/>
+      <c r="G5" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H5" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="I5" s="33"/>
+      <c r="J5" s="39"/>
       <c r="K5" s="1"/>
     </row>
     <row r="6" spans="2:12" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="65">
+      <c r="B6" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="C6" s="48">
         <v>46083</v>
       </c>
-      <c r="D6" s="66" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="65">
+      <c r="D6" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="48">
         <v>46153</v>
       </c>
-      <c r="G6" s="68" t="s">
-[...6 lines deleted...]
-      <c r="J6" s="64"/>
+      <c r="G6" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="H6" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="I6" s="33"/>
+      <c r="J6" s="47"/>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="2:12" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="55">
+      <c r="B7" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="41">
         <v>46029</v>
       </c>
-      <c r="D7" s="40" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="55">
+      <c r="D7" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="41">
         <v>46069</v>
       </c>
-      <c r="G7" s="50" t="s">
-[...6 lines deleted...]
-      <c r="J7" s="53"/>
+      <c r="G7" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="H7" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="I7" s="33"/>
+      <c r="J7" s="39"/>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="2:12" ht="398.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="55">
+      <c r="B8" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="41">
         <v>45890</v>
       </c>
-      <c r="D8" s="40" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="55">
+      <c r="D8" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="41">
         <v>45915</v>
       </c>
-      <c r="G8" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="55">
+      <c r="G8" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="41">
         <v>46086</v>
       </c>
-      <c r="J8" s="60" t="s">
-        <v>81</v>
+      <c r="J8" s="46" t="s">
+        <v>71</v>
       </c>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="2:12" ht="60" x14ac:dyDescent="0.25">
-      <c r="B9" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="47">
+      <c r="B9" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" s="33">
         <v>45609</v>
       </c>
-      <c r="D9" s="48" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="47">
+      <c r="D9" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="33">
         <v>45646</v>
       </c>
-      <c r="G9" s="50" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="G9" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="H9" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>28</v>
       </c>
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="55">
+      <c r="B10" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="41">
         <v>45349</v>
       </c>
-      <c r="D10" s="48" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="47">
+      <c r="D10" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="33">
         <v>45471</v>
       </c>
-      <c r="G10" s="50" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="G10" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H10" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="38" t="s">
+        <v>28</v>
       </c>
       <c r="K10" s="1"/>
     </row>
     <row r="11" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="55">
+      <c r="B11" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="41">
         <v>45301</v>
       </c>
-      <c r="D11" s="48" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="47">
+      <c r="D11" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="33">
         <v>45341</v>
       </c>
-      <c r="G11" s="50" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="G11" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="I11" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="38" t="s">
+        <v>28</v>
       </c>
       <c r="K11" s="1"/>
     </row>
     <row r="12" spans="2:12" ht="225" x14ac:dyDescent="0.25">
-      <c r="B12" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="39">
+      <c r="B12" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="25">
         <v>45029</v>
       </c>
-      <c r="D12" s="40" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="39">
+      <c r="D12" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" s="25">
         <v>45056</v>
       </c>
-      <c r="G12" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="31">
+      <c r="G12" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="I12" s="17">
         <v>45274</v>
       </c>
-      <c r="J12" s="38" t="s">
-        <v>62</v>
+      <c r="J12" s="24" t="s">
+        <v>52</v>
       </c>
       <c r="K12" s="1"/>
     </row>
     <row r="13" spans="2:12" ht="143.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="39">
+      <c r="B13" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="25">
         <v>44844</v>
       </c>
-      <c r="D13" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="22">
+      <c r="D13" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="8">
         <v>44872</v>
       </c>
-      <c r="G13" s="21" t="s">
-[...5 lines deleted...]
-      <c r="I13" s="31">
+      <c r="G13" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" s="17">
         <v>45029</v>
       </c>
-      <c r="J13" s="38" t="s">
-        <v>58</v>
+      <c r="J13" s="24" t="s">
+        <v>48</v>
       </c>
       <c r="K13" s="1"/>
     </row>
     <row r="14" spans="2:12" ht="271.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="39">
+      <c r="B14" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="25">
         <v>44301</v>
       </c>
-      <c r="D14" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="36" t="s">
+      <c r="D14" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" s="8">
+        <v>44347</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="17">
+        <v>44755</v>
+      </c>
+      <c r="J14" s="24" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="2:12" ht="229.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="39">
+      <c r="B15" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="25">
         <v>44266</v>
       </c>
-      <c r="D15" s="24" t="s">
+      <c r="D15" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="8">
+        <v>44326</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="I15" s="17">
+        <v>44677</v>
+      </c>
+      <c r="J15" s="24" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="2:12" ht="267" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="39">
+      <c r="B16" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="25">
         <v>44140</v>
       </c>
-      <c r="D16" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="22">
+      <c r="D16" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="8">
         <v>44221</v>
       </c>
-      <c r="G16" s="21" t="s">
-[...5 lines deleted...]
-      <c r="I16" s="31">
+      <c r="G16" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="17">
         <v>44659</v>
       </c>
-      <c r="J16" s="38" t="s">
-        <v>51</v>
+      <c r="J16" s="24" t="s">
+        <v>41</v>
       </c>
       <c r="K16" s="1"/>
     </row>
     <row r="17" spans="2:11" ht="88.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="39">
+      <c r="B17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="25">
         <v>44154</v>
       </c>
-      <c r="D17" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="22">
+      <c r="D17" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="8">
         <v>44179</v>
       </c>
-      <c r="G17" s="21" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="G17" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="K17" s="1"/>
     </row>
     <row r="18" spans="2:11" ht="315.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="57">
+      <c r="B18" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="43">
         <v>43710</v>
       </c>
-      <c r="D18" s="27" t="s">
+      <c r="D18" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="E18" s="36" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="28">
+      <c r="F18" s="14">
         <v>43740</v>
       </c>
-      <c r="G18" s="21" t="s">
-[...5 lines deleted...]
-      <c r="I18" s="31">
+      <c r="G18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="17">
         <v>43980</v>
       </c>
-      <c r="J18" s="30" t="s">
-        <v>22</v>
+      <c r="J18" s="16" t="s">
+        <v>12</v>
       </c>
       <c r="K18" s="1"/>
     </row>
     <row r="19" spans="2:11" ht="212.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="57">
+      <c r="B19" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="43">
         <v>43385</v>
       </c>
-      <c r="D19" s="32" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="28">
+      <c r="D19" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="14">
         <v>43437</v>
       </c>
-      <c r="G19" s="20" t="s">
+      <c r="G19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="H19" s="29" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="33">
+      <c r="I19" s="19">
         <v>43565</v>
       </c>
-      <c r="J19" s="20" t="s">
-        <v>19</v>
+      <c r="J19" s="6" t="s">
+        <v>9</v>
       </c>
       <c r="K19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B3:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1" xr:uid="{4CB95E70-316D-4862-BE23-11C2A87279E2}"/>
     <hyperlink ref="B18" r:id="rId2" xr:uid="{A4B0218B-69BC-418A-BEED-DAD415B8E4BC}"/>
     <hyperlink ref="B16" r:id="rId3" xr:uid="{D4AF3C81-DB12-42DB-AE67-98D75515B10B}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{19571831-3B51-4253-9A86-BC439C761645}"/>
     <hyperlink ref="B14" r:id="rId5" xr:uid="{C9810A71-F870-4BF1-92DE-425A567899CC}"/>
     <hyperlink ref="B13" r:id="rId6" xr:uid="{96E2D464-4E01-4E02-97A0-6594295DD3DF}"/>
     <hyperlink ref="B12" r:id="rId7" xr:uid="{58E1F8C5-C692-45CF-B65F-E2777A7B57CC}"/>
     <hyperlink ref="B19" r:id="rId8" xr:uid="{CDA49E71-47DE-47B2-9C81-76450B65D91C}"/>
     <hyperlink ref="B11" r:id="rId9" xr:uid="{5AC00103-6623-47C5-B2CB-3A88C409A9C8}"/>
     <hyperlink ref="B10" r:id="rId10" xr:uid="{03B6D299-488B-46E9-90A8-B57C0B1ECB3B}"/>
     <hyperlink ref="B9" r:id="rId11" xr:uid="{4ED721A9-D062-450A-BD69-1FAB07B5B57E}"/>
     <hyperlink ref="B8" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" xr:uid="{6820B305-7FA7-4E26-ADDB-23ABF4FAC455}"/>
     <hyperlink ref="B7" r:id="rId13" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462572-11987922&amp;filename=Request%20by%20Ukraine%E2%80%99s%20Supreme%20Court%20for%20advisory%20opinion%20on%20dispute%20about%20proportionality%20of%20tax%20penalty.pdf" xr:uid="{922EE262-9798-4782-BED3-8BC5340453F0}"/>
     <hyperlink ref="B5" r:id="rId14" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531046-12113539&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Slovenia%27s%20Supreme%20Court%20concerning%20landowners%E2%80%99%20property%20rights%20in%20relation%20to%20the%20construction%20of%20national%20roads.pdf" xr:uid="{4E47FA1F-AEC3-4606-9E90-E47F10064092}"/>
     <hyperlink ref="B6" r:id="rId15" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531626-12114565&amp;filename=Court%20accepts%20request%20for%20advisory%20opinion%20from%20Luxembourg%20Constitutional%20Court%20on%20obligation%20for%20lawyers%20to%20appear%20in%20person%20before%20disciplinary%20bodies.pdf" xr:uid="{8DB6DB93-0A89-490E-9C66-9CAF4D990431}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId16"/>
   <drawing r:id="rId17"/>
   <tableParts count="1">
     <tablePart r:id="rId18"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...510 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Advisory Opinions</vt:lpstr>
-      <vt:lpstr>CHECKLIST</vt:lpstr>
       <vt:lpstr>'Advisory Opinions'!_GoBack</vt:lpstr>
       <vt:lpstr>'Advisory Opinions'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
     <vt:lpwstr/>
   </property>