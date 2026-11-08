--- v5 (2026-10-19)
+++ v6 (2026-11-08)
@@ -3,85 +3,85 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8AAB6E78-AF3B-4719-9263-1C877779D5E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{23D5AD94-B393-404B-B1BE-B8C469E24D7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2070" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="684" yWindow="576" windowWidth="30732" windowHeight="15360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Advisory Opinions" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_GoBack" localSheetId="0">'Advisory Opinions'!$J$15</definedName>
+    <definedName name="_GoBack" localSheetId="0">'Advisory Opinions'!$J$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Advisory Opinions'!$A$1:$H$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="88">
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Excel tips</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -128,83 +128,60 @@
   </si>
   <si>
     <t xml:space="preserve">In a situation where, as in the scenario outlined in the questions put by the Court of Cassation, a child was born abroad through a gestational surrogacy arrangement and was conceived using the gametes of the intended father and a third-party donor, and where the legal parent-child relationship with the intended father has been recognised in domestic law:
 1. the child's right to respect for private life within the meaning of Article 8 of the Convention requires that domestic law provide a possibility of recognition of a legal parent-child relationship with the intended mother, designated in the birth certificate legally established abroad as the "legal mother".
 2. the child's right to respect for private life within the meaning of Article 8 of the Convention does not require such recognition to take the form of entry in the register of births, marriages and deaths of the details of the birth certificate legally established abroad; another means, such as adoption of the child by the indended mother, may be used provided that the procedure laid down by domestic law ensures that it can be implemented promtly and effectively, in accordance with the child's best interests. </t>
   </si>
   <si>
     <t xml:space="preserve">Recognition in domestic law of a legal parent-child relationship between a child born through a gestational surrogacy arrangement abroad and the intended mother. </t>
   </si>
   <si>
     <t>P16-2018-001</t>
   </si>
   <si>
     <t>1. The Court cannot answer the first and second questions as they do not fulfil the requirements of Article 1 of Protocol No. 16.
 2. Using the “blanket reference” or “legislation by reference” technique in criminalising acts or omissions is not in itself incompatible with the requirements of Article 7 of the Convention. The referencing provision and the referenced provision, read together, must enable the individual concerned to foresee, if need be with the help of appropriate legal advice, what conduct would make him or her criminally liable. This requirement applies equally to situations where the referenced provision has a higher hierarchical rank in the legal order concerned or a higher level of abstraction than the referencing provision. 
 The most effective way of ensuring clarity and foreseeability is for the reference to be explicit, and for the referencing provision to set out the constituent elements of the offence. Moreover, the referenced provisions may not extend the scope of criminalisation as set out by the referencing provision. In any event, it is up to the court applying both the referencing provision and the referenced provision to assess whether criminal liability was foreseeable in the circumstances of the case.
 3. In order to establish whether, for the purpose of Article 7 of the Convention, a law passed after an offence has allegedly been committed is more or less favourable to the accused than the law that was in force at the time of the alleged commission of the offence, regard must be had to the specific circumstances of the case (the principle of concretisation). If the subsequent law is more severe than the law that was in force at the time of the alleged commission of the offence, it may not be applied.</t>
   </si>
   <si>
     <t>The Constitutional Court has asked for guidance on certain aspects of Article 7 (no punishment without law) of the European Convention, such as the concept of “law” within the meaning of that provision, the notions of a law’s certainty, accessibility, foreseeability, and stability, and on the principle of the non-retroactivity of a criminal law.</t>
   </si>
   <si>
     <t>P16-2019-001</t>
   </si>
   <si>
-    <t>Date of opinion</t>
-[...4 lines deleted...]
-  <si>
     <t>Article 7</t>
   </si>
   <si>
     <t>French Court of Cassation</t>
   </si>
   <si>
     <t>Constitutional Court of Armenia</t>
   </si>
   <si>
     <t>Article 8</t>
-  </si>
-[...15 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Request accepted / rejected by the 
 GC panel </t>
   </si>
   <si>
     <t>P16-2020-001</t>
   </si>
   <si>
     <t>Supreme Court of the Slovak Republic</t>
   </si>
   <si>
     <t>Rejected</t>
   </si>
   <si>
     <t>The Supreme Court of the Slovak Republic asked for guidance from the European Court on whether the Inspection Service of the Ministry of Interior met the criteria laid down by the European Convention under Article 2 (right to life), Article 3 (prohibition of inhuman or degrading treatment) and Article 6 § 1 (right to a fair trial) concerning the investigation of crimes committed by police officers, in particular that such investigations had to be carried out by an independent and impartial authority, and its role in the trial in question.</t>
   </si>
   <si>
     <t>Article 2
 Article 3
 Article 6 § 1</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
@@ -539,54 +516,50 @@
       </rPr>
       <t>the context of an appeal pending before it, concerning the confiscation of a sum of money from a civil servant following an audit of her assets by the National Integrity Agency.</t>
     </r>
   </si>
   <si>
     <t>Article 6
 Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>P16-2024-002</t>
   </si>
   <si>
     <t>The request of the High Court of Cassation and Justice of Romania, on the interpretation and application of Article 8, was made in the context of an appeal pending before the High Court concerning a judge’s dismissal from office for failure to attend an expert medical evaluation, which was intended to determine whether she was suffering from a mental illness that would prevent her from performing her duties properly.</t>
   </si>
   <si>
     <t>P16-2025-001</t>
   </si>
   <si>
     <t>Ukraine’s Supreme Court</t>
   </si>
   <si>
     <t>With its request for an advisory opinion the Ukraine Supreme Court seeks the Court’s guidance on the Convention issues arising in a case pending before it concerning a dispute between a monastery of the Ukrainian Greek Catholic Church and a former nun over her right to live in a convent owned by the monastery which she had left in a context of conflict within the religious community.
 The request raises issues regarding the right to reside in a monastery of a person who used to belong to a religious order, in particular, whether the premises of religious buildings – monasteries (monastic cells) – constitute a “home” within the meaning of Article 8, and whether the national court’s jurisdiction extends to such a dispute.</t>
   </si>
   <si>
-    <t xml:space="preserve">Requests for advisory opinion under Protocol No. 16 *
-[...2 lines deleted...]
-  <si>
     <t>P16-2026-001</t>
   </si>
   <si>
     <t>Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Articles 8, 9 and 6 § 1 and Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Question 1:
 The premises of a monastery or convent, including monastic cells, could be considered the “home”, within the meaning of Article 8, read in light of Article 9, of the persons having sufficient and continuous links to those premises. If those links were solely based on religious grounds, then the status of those persons within the relevant religious community occupying the premises became particularly important.
 Question 2: 
 The applicability of Article 6, and of the right of access to a court guaranteed by it, to proceedings before a domestic court depended on whether the dispute concerned a right which could be said, at least on arguable grounds, to be recognised under domestic law. That was primarily a matter for the national court to resolve. In so doing, it should subject the claim as asserted before it to careful examination and provide cogent reasoning for the conclusion reached on that issue, having regard to the relevant domestic law and case-law. In the case that was pending before the requesting court, the domestic provisions and case-law concerning the autonomy of religious organisations would be of particular relevance to that assessment.
 If the national court concluded that, given the facts of the case and the relevant domestic law, the plaintiff in the proceedings could not now claim any “right”, not even on an arguable basis, in relation to the cell that she had used to occupy, it would follow that it was not required, under Article 6, to determine the merits of that claim. If, however, the national court’s conclusion was that the right claimed by the plaintiff was at least arguable, and that the other conditions for applicability of Article 6 were also met, then she would, in principle, be entitled to a determination of her claim in compliance with the requirements of a fair civil trial, which had been set out in the Court’s well-established case-law under that provision.</t>
   </si>
   <si>
     <t>P16-2026-003</t>
   </si>
   <si>
     <t>Slovenia’s Supreme Court</t>
   </si>
   <si>
     <t>With its request for an advisory opinion the Ukraine Supreme Court seeks the Court’s guidance on Convention issues arising in a case pending before it, concerning a dispute between a private company and the tax authorities about the proportionality of a penalty calculated at a flat rate set by law. 
 The request raises issues regarding, first, whether the domestic courts may impose on taxpayers more lenient sanctions even if they are not provided for by law and, second, what criteria should be taken into account in examining the proportionality of a penalty.</t>
   </si>
@@ -602,88 +575,121 @@
         <color theme="3" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>de facto</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="3" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> expropriated property, or must he also be guaranteed protection against interference with his property until a final decision on expropriation has been made.</t>
     </r>
   </si>
   <si>
     <t>P16-2026-002</t>
   </si>
   <si>
     <t>Constitutional Court of Luxembourg</t>
   </si>
   <si>
-    <r>
-[...6 lines deleted...]
-        <color rgb="FF0F243E"/>
+    <t>Article 6</t>
+  </si>
+  <si>
+    <t>P16-2026-004</t>
+  </si>
+  <si>
+    <t>Supreme Court of the Netherlands</t>
+  </si>
+  <si>
+    <t>With its request for an advisory opinion the Supreme Court of the Netherlands seeks the Court’s guidance on whether Article 6 and/or Article 7 of the Convention permit the retroactive application of a statutory scheme permitting a review of criminal proceedings that ended in a final acquittal, to the detriment of a former defendant.</t>
+  </si>
+  <si>
+    <t>Articles 6 and 7</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reference number
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>in absentia</t>
-[...14 lines deleted...]
-    <t>Article 6</t>
+      <t xml:space="preserve">(with link to press release or opinion) </t>
+    </r>
+  </si>
+  <si>
+    <t>With its request for an advisory opinion the Luxembourg Constitutional Court seeks the Court’s guidance as to the compatibility with the provisions of the Convention of the obligation for a professional facing disciplinary proceedings to appear in person before a disciplinary tribunal, without any possibility of representation by counsel, and their impossibility of applying for a fresh hearing in the event of an in absentia decision against them. The request is made in the context of disciplinary proceedings brought against a former lawyer of the Luxembourg Bar, disbarred for life by default and whose representation by counsel in her absence was refused by the disciplinary appeal body.</t>
+  </si>
+  <si>
+    <t>1. Article 1 of Protocol No. 1 requires that any interference by a public authority with the peaceful enjoyment of possessions be lawful and serve a legitimate aim. The Contracting States must ensure that in their domestic legal systems, taken as a whole, there are safeguards capable of preventing a disproportionate burden in the circumstances of each case. As regards the imposition of financial sanctions for non-compliance with tax law requirements, it must be ensured that a fair balance is struck between the demands of the general interest of the community and the requirements of the protection of the individual’s fundamental rights. This entails determining whether the person concerned had to bear an individual and excessive burden. In this respect, decisions in the area of taxes or other contributions or penalties commonly involve an assessment of political, economic and social questions, which the Convention leaves within the competence of the Contracting States. This justifies affording the domestic policy-maker a particularly broad margin of appreciation.
+While the Court’s case-law provides many examples of criteria for assessing the proportionality statutory sanction, it does not offer an exhaustive set to be applied in any given situation. The selection of the criteria applicable in any concrete case depends on the assessment of all relevant circumstances of that case. What is decisive from the standpoint of the Convention is that the domestic legal framework, viewed as a whole, be capable of preventing disproportionate outcomes in individual cases.
+2. Article 1 of Protocol No. 1 to the Convention does not prescribe the mechanism through which proportionality is to be secured. It does not prohibit the existence of automatic sanctions prescribed by law to punish certain conduct – provided, however, that the statutory sanction itself is already proportionate. Ensuring compliance with this provision does not depend on the mechanism chosen, but on whether the legal framework, viewed as a whole, affords safeguards capable of preventing disproportionate burdens. The choice of appropriate means in this respect is for the Contracting States to make. The Convention neither confers on domestic courts, nor requires that they be conferred with, any particular power of adjustment. Whether such a power exists under domestic law is a matter for the domestic legal order.</t>
+  </si>
+  <si>
+    <t>1. Article 6 § 1 of the Convention did not in principle preclude domestic legislation from requiring a lawyer facing disciplinary proceedings to appear in person before the competent disciplinary body.
+2. However, where the lawyer concerned failed to appear in person but had instructed counsel to represent him or her at the hearing, a disciplinary body could not refuse on principle to hear explanations from counsel as to the reasons for the lawyer’s absence, to enable it to ascertain whether that absence was such as to constitute an unequivocal waiver of the right to a defence or an intention to evade disciplinary justice.
+3. In the absence of any such waiver or established intention to evade disciplinary justice, it fell to the competent disciplinary body to ensure that the person concerned was  given a genuine opportunity to put forward a defence, in particular by granting an adjournment or by allowing that person to be represented by counsel despite his or her absence. Where a disciplinary system provided for two levels of jurisdiction, that requirement must be met at the very least in the appellate proceedings.
+4. Given the importance of hearing counsel for the person concerned, both for the protection of defence rights and for the proper administration of disciplinary justice, a refusal to hear the lawyer he or she has instructed was likely to amount to a disproportionate restriction on the right to a fair hearing guaranteed by Article 6 § 1 of the Convention. That was especially so where the disciplinary proceedings could lead to sanctions which have serious consequences for the practice, career, professional reputation and/or livelihood of the person concerned.
+5. Where domestic law precluded the representative of the person concerned from being heard by the appellate disciplinary body, while at the same time failing to afford a remedy capable of securing a fresh adversarial examination of the case on points of both fact and law, whether by means of an application to have a default decision set aside or through any other mechanism offering equivalent safeguards, and where it was not established that the person concerned had unequivocally waived the right to a defence or sought to evade disciplinary justice, the combination of those restrictions was liable to upset the fair balance which must be struck between the legitimate aims pursued by the legislature and the requirements of the right to a fair hearing under Article 6 § 1 of the Convention.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Requests for advisory opinion under Protocol No. 16 * 
+</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>The essential requirement set by Article 1 § 2 Protocol No. 16 was no longer satisfied. Given that the Supreme Court could no longer rule on the merits of the case underlying its request, the potential usefulness of an advisory opinion for the resolution of future similar cases could not override the requirement that the opinion must be capable of application in the pending case that gave rise to the request. Advisory opinions delivered under Protocol No. 16 had to be confined to points that were directly connected to the proceedings pending at domestic level.</t>
+  </si>
+  <si>
+    <t>Date of opinion/decision</t>
+  </si>
+  <si>
+    <t>Court's opinion/decision</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
@@ -813,84 +819,76 @@
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF244062"/>
-[...3 lines deleted...]
-      <sz val="11"/>
       <color rgb="FF0F243E"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
       <sz val="11"/>
-      <color rgb="FF0F243E"/>
+      <color theme="3" tint="-0.499984740745262"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
@@ -924,61 +922,85 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </left>
       <right style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF0070C0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0070C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0070C0"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF0070C0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0070C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -1072,64 +1094,70 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{9725483A-B166-4BAE-AA5B-A7B7C6310022}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF244062"/>
         <name val="Calibri"/>
         <scheme val="none"/>
@@ -1481,65 +1509,65 @@
         <a:xfrm>
           <a:off x="23105534" y="127000"/>
           <a:ext cx="1767840" cy="407670"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B4:J19" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="F4:F19"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B4:J20" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B4:J20" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B5:H20">
+    <sortCondition descending="1" ref="F4:F20"/>
   </sortState>
   <tableColumns count="9">
-    <tableColumn id="4" xr3:uid="{6B8FBA87-851A-4EFC-B0A5-051FBC693B57}" name="Reference number_x000a_(with link to press release or opinion)" dataDxfId="6" dataCellStyle="Hyperlink"/>
+    <tableColumn id="4" xr3:uid="{6B8FBA87-851A-4EFC-B0A5-051FBC693B57}" name="Reference number_x000a_(with link to press release or opinion) " dataDxfId="6" dataCellStyle="Hyperlink"/>
     <tableColumn id="3" xr3:uid="{9E20D850-F72F-4560-AF85-A9E02F34944F}" name="Date of request" dataDxfId="5" dataCellStyle="Hyperlink"/>
     <tableColumn id="5" xr3:uid="{C0C3A101-6343-4F3A-92E0-C77ABB9D57D7}" name="Requesting court" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{C4DA8A1E-5EC4-43DA-96D8-D13082ACEFB1}" name="Request accepted / rejected by the _x000a_GC panel "/>
     <tableColumn id="8" xr3:uid="{0F23A687-A02D-45B9-9DD0-B453316F8C64}" name="Date of acceptance / rejection of the request" dataDxfId="3"/>
     <tableColumn id="1" xr3:uid="{94993CE9-A13C-4DC4-998B-198D40F88F46}" name="Description of the request" dataDxfId="2"/>
     <tableColumn id="2" xr3:uid="{DB1F89FB-8D81-4B2E-8A75-8D9D383F7CAC}" name="Relevant Convention Article(s)" dataDxfId="1"/>
-    <tableColumn id="10" xr3:uid="{D3C2BA24-18E0-4A16-BD2A-AD83910A5EF3}" name="Date of opinion"/>
-    <tableColumn id="6" xr3:uid="{05185A56-562C-4C3D-B055-DB33ED978143}" name="Court's opinion" dataDxfId="0"/>
+    <tableColumn id="10" xr3:uid="{D3C2BA24-18E0-4A16-BD2A-AD83910A5EF3}" name="Date of opinion/decision"/>
+    <tableColumn id="6" xr3:uid="{05185A56-562C-4C3D-B055-DB33ED978143}" name="Court's opinion/decision" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1787,616 +1815,654 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=003-6380464-8364383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462572-11987922&amp;filename=Request%20by%20Ukraine%E2%80%99s%20Supreme%20Court%20for%20advisory%20opinion%20on%20dispute%20about%20proportionality%20of%20tax%20penalty.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7306062-9963179" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7829009-10868837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6708535-9909864" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951456-9350980" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7623141-10493170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-8120427-11370804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7385703-10773941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531626-12114565&amp;filename=Court%20accepts%20request%20for%20advisory%20opinion%20from%20Luxembourg%20Constitutional%20Court%20on%20obligation%20for%20lawyers%20to%20appear%20in%20person%20before%20disciplinary%20bodies.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7989132-11151232" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7317048-10811277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7879233-10954899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531046-12113539&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Slovenia%27s%20Supreme%20Court%20concerning%20landowners%E2%80%99%20property%20rights%20in%20relation%20to%20the%20construction%20of%20national%20roads.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=003-6380464-8364383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462572-11987922&amp;filename=Request%20by%20Ukraine%E2%80%99s%20Supreme%20Court%20for%20advisory%20opinion%20on%20dispute%20about%20proportionality%20of%20tax%20penalty.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7306062-9963179" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7829009-10868837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6708535-9909864" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8661070-12348920&amp;filename=Discontinuation%20of%20advisory%20opinion%20concerning%20landowners%27%20property%20rights%20in%20relation%20to%20the%20construction%20of%20national%20roads%20in%20Slovenia.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951456-9350980" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7623141-10493170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-8120427-11370804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7385703-10773941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8664391-12355164&amp;filename=European%20Court%20accepts%20request%20from%20the%20Netherlands%20Supreme%20Court%20for%20an%20advisory%20opinion%20concerning%20review%20mechanism%20of%20a%20final%20acquittal%20for%20murder.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7989132-11151232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7317048-10811277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7879233-10954899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531626-12114565&amp;filename=Court%20accepts%20request%20for%20advisory%20opinion%20from%20Luxembourg%20Constitutional%20Court%20on%20obligation%20for%20lawyers%20to%20appear%20in%20person%20before%20disciplinary%20bodies.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3190931B-A9BA-40F2-8F31-0A3252409FE2}">
-  <dimension ref="B1:L19"/>
+  <dimension ref="B1:L20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B5" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="87.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20.44140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.5546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="39.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="23.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.5546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="115.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="26.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="24.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="87.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="21" style="3" customWidth="1"/>
     <col min="12" max="12" width="73" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="168" customHeight="1" x14ac:dyDescent="0.4">
-[...11 lines deleted...]
-      <c r="K1" s="52"/>
+    <row r="1" spans="2:12" ht="168" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B1" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
       <c r="L1" s="20"/>
     </row>
-    <row r="2" spans="2:12" s="31" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:12" s="31" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B2" s="30" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="K2" s="32"/>
     </row>
-    <row r="3" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="53" t="s">
+    <row r="3" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="53"/>
-[...7 lines deleted...]
-      <c r="K3" s="53"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
       <c r="L3" s="21"/>
     </row>
-    <row r="4" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="4" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="11" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="J4" s="12" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="K4" s="1"/>
     </row>
-    <row r="5" spans="2:12" ht="129" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:12" ht="129" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="40" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C5" s="41">
-        <v>46086</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>46268</v>
+      </c>
+      <c r="D5" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="E5" s="44" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F5" s="41">
-        <v>46153</v>
+        <v>46309</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="J5" s="39"/>
+        <v>77</v>
+      </c>
+      <c r="H5" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" s="51"/>
+      <c r="J5" s="52"/>
       <c r="K5" s="1"/>
     </row>
-    <row r="6" spans="2:12" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:12" ht="139.19999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="40" t="s">
-        <v>76</v>
-[...10 lines deleted...]
-      <c r="F6" s="48">
+        <v>68</v>
+      </c>
+      <c r="C6" s="41">
+        <v>46086</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="E6" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="F6" s="41">
         <v>46153</v>
       </c>
-      <c r="G6" s="51" t="s">
-        <v>78</v>
+      <c r="G6" s="28" t="s">
+        <v>71</v>
       </c>
       <c r="H6" s="37" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J6" s="47"/>
+        <v>65</v>
+      </c>
+      <c r="I6" s="33">
+        <v>46310</v>
+      </c>
+      <c r="J6" s="46" t="s">
+        <v>85</v>
+      </c>
       <c r="K6" s="1"/>
     </row>
-    <row r="7" spans="2:12" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:12" ht="374.4" x14ac:dyDescent="0.3">
       <c r="B7" s="40" t="s">
-        <v>68</v>
-[...13 lines deleted...]
-      <c r="G7" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" s="47">
+        <v>46083</v>
+      </c>
+      <c r="D7" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="47">
+        <v>46153</v>
+      </c>
+      <c r="G7" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="H7" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="H7" s="37" t="s">
-[...3 lines deleted...]
-      <c r="J7" s="39"/>
+      <c r="I7" s="33">
+        <v>46315</v>
+      </c>
+      <c r="J7" s="46" t="s">
+        <v>82</v>
+      </c>
       <c r="K7" s="1"/>
     </row>
-    <row r="8" spans="2:12" ht="398.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:12" ht="398.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="40" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="41">
-        <v>45890</v>
+        <v>46029</v>
       </c>
       <c r="D8" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="41">
+        <v>46069</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="H8" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="44" t="s">
-[...12 lines deleted...]
-        <v>46086</v>
+      <c r="I8" s="53">
+        <v>46294</v>
       </c>
       <c r="J8" s="46" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="K8" s="1"/>
     </row>
-    <row r="9" spans="2:12" ht="60" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:12" ht="345.6" x14ac:dyDescent="0.3">
       <c r="B9" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="41">
+        <v>45890</v>
+      </c>
+      <c r="D9" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="C9" s="33">
-[...11 lines deleted...]
-      <c r="G9" s="36" t="s">
+      <c r="E9" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="41">
+        <v>45915</v>
+      </c>
+      <c r="G9" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="H9" s="37" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="H9" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="41">
+        <v>46086</v>
+      </c>
+      <c r="J9" s="46" t="s">
+        <v>67</v>
       </c>
       <c r="K9" s="1"/>
     </row>
-    <row r="10" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="40" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>45349</v>
+        <v>59</v>
+      </c>
+      <c r="C10" s="33">
+        <v>45609</v>
       </c>
       <c r="D10" s="34" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E10" s="35" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F10" s="33">
-        <v>45471</v>
+        <v>45646</v>
       </c>
       <c r="G10" s="36" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="37" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="I10" s="33" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>25</v>
+      </c>
+      <c r="J10" s="39" t="s">
+        <v>25</v>
       </c>
       <c r="K10" s="1"/>
     </row>
-    <row r="11" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C11" s="41">
-        <v>45301</v>
+        <v>45349</v>
       </c>
       <c r="D11" s="34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E11" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="33">
+        <v>45471</v>
+      </c>
+      <c r="G11" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I11" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="F11" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="J11" s="38" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="K11" s="1"/>
     </row>
-    <row r="12" spans="2:12" ht="225" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
       <c r="B12" s="40" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-      <c r="G12" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="41">
+        <v>45301</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="33">
+        <v>45341</v>
+      </c>
+      <c r="G12" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="H12" s="29" t="s">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="H12" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38" t="s">
+        <v>25</v>
       </c>
       <c r="K12" s="1"/>
     </row>
-    <row r="13" spans="2:12" ht="143.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:12" ht="143.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="40" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C13" s="25">
-        <v>44844</v>
-[...13 lines deleted...]
-      <c r="H13" s="15" t="s">
+        <v>45029</v>
+      </c>
+      <c r="D13" s="26" t="s">
         <v>47</v>
       </c>
+      <c r="E13" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="25">
+        <v>45056</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>48</v>
+      </c>
       <c r="I13" s="17">
-        <v>45029</v>
+        <v>45274</v>
       </c>
       <c r="J13" s="24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K13" s="1"/>
     </row>
-    <row r="14" spans="2:12" ht="271.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" ht="271.35000000000002" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="40" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C14" s="25">
-        <v>44301</v>
+        <v>44844</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E14" s="22" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F14" s="8">
-        <v>44347</v>
+        <v>44872</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I14" s="17">
-        <v>44755</v>
+        <v>45029</v>
       </c>
       <c r="J14" s="24" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K14" s="1"/>
     </row>
-    <row r="15" spans="2:12" ht="229.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:12" ht="229.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="40" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C15" s="25">
-        <v>44266</v>
+        <v>44301</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E15" s="22" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F15" s="8">
-        <v>44326</v>
+        <v>44347</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I15" s="17">
-        <v>44677</v>
+        <v>44755</v>
       </c>
       <c r="J15" s="24" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K15" s="1"/>
     </row>
-    <row r="16" spans="2:12" ht="267" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:12" ht="267" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="40" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="C16" s="25">
-        <v>44140</v>
+        <v>44266</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="E16" s="22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F16" s="8">
-        <v>44221</v>
+        <v>44326</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>32</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>31</v>
       </c>
       <c r="I16" s="17">
-        <v>44659</v>
+        <v>44677</v>
       </c>
       <c r="J16" s="24" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="K16" s="1"/>
     </row>
-    <row r="17" spans="2:11" ht="88.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:11" ht="88.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="40" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C17" s="25">
-        <v>44154</v>
+        <v>44140</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="E17" s="22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F17" s="8">
-        <v>44179</v>
+        <v>44221</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="17">
+        <v>44659</v>
+      </c>
+      <c r="J17" s="24" t="s">
+        <v>38</v>
       </c>
       <c r="K17" s="1"/>
     </row>
-    <row r="18" spans="2:11" ht="315.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>19</v>
+    <row r="18" spans="2:11" ht="315.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="25">
+        <v>44154</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="E18" s="22" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>43740</v>
+        <v>22</v>
+      </c>
+      <c r="F18" s="8">
+        <v>44179</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H18" s="15" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>24</v>
+      </c>
+      <c r="I18" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="J18" s="23" t="s">
+        <v>25</v>
       </c>
       <c r="K18" s="1"/>
     </row>
-    <row r="19" spans="2:11" ht="212.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:11" ht="212.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="43">
+        <v>43710</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" s="14">
+        <v>43740</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="17">
+        <v>43980</v>
+      </c>
+      <c r="J19" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="1"/>
+    </row>
+    <row r="20" spans="2:11" ht="172.8" x14ac:dyDescent="0.3">
+      <c r="B20" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C20" s="43">
         <v>43385</v>
       </c>
-      <c r="D19" s="18" t="s">
+      <c r="D20" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" s="14">
+        <v>43437</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="E19" s="22" t="s">
-[...11 lines deleted...]
-      <c r="I19" s="19">
+      <c r="I20" s="19">
         <v>43565</v>
       </c>
-      <c r="J19" s="6" t="s">
+      <c r="J20" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B3:K3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B17" r:id="rId1" xr:uid="{4CB95E70-316D-4862-BE23-11C2A87279E2}"/>
-[...13 lines deleted...]
-    <hyperlink ref="B6" r:id="rId15" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531626-12114565&amp;filename=Court%20accepts%20request%20for%20advisory%20opinion%20from%20Luxembourg%20Constitutional%20Court%20on%20obligation%20for%20lawyers%20to%20appear%20in%20person%20before%20disciplinary%20bodies.pdf" xr:uid="{8DB6DB93-0A89-490E-9C66-9CAF4D990431}"/>
+    <hyperlink ref="B18" r:id="rId1" xr:uid="{4CB95E70-316D-4862-BE23-11C2A87279E2}"/>
+    <hyperlink ref="B19" r:id="rId2" xr:uid="{A4B0218B-69BC-418A-BEED-DAD415B8E4BC}"/>
+    <hyperlink ref="B17" r:id="rId3" xr:uid="{D4AF3C81-DB12-42DB-AE67-98D75515B10B}"/>
+    <hyperlink ref="B16" r:id="rId4" xr:uid="{19571831-3B51-4253-9A86-BC439C761645}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{C9810A71-F870-4BF1-92DE-425A567899CC}"/>
+    <hyperlink ref="B14" r:id="rId6" xr:uid="{96E2D464-4E01-4E02-97A0-6594295DD3DF}"/>
+    <hyperlink ref="B13" r:id="rId7" xr:uid="{58E1F8C5-C692-45CF-B65F-E2777A7B57CC}"/>
+    <hyperlink ref="B20" r:id="rId8" xr:uid="{CDA49E71-47DE-47B2-9C81-76450B65D91C}"/>
+    <hyperlink ref="B12" r:id="rId9" xr:uid="{5AC00103-6623-47C5-B2CB-3A88C409A9C8}"/>
+    <hyperlink ref="B11" r:id="rId10" xr:uid="{03B6D299-488B-46E9-90A8-B57C0B1ECB3B}"/>
+    <hyperlink ref="B10" r:id="rId11" xr:uid="{4ED721A9-D062-450A-BD69-1FAB07B5B57E}"/>
+    <hyperlink ref="B9" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" xr:uid="{6820B305-7FA7-4E26-ADDB-23ABF4FAC455}"/>
+    <hyperlink ref="B8" r:id="rId13" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462572-11987922&amp;filename=Request%20by%20Ukraine%E2%80%99s%20Supreme%20Court%20for%20advisory%20opinion%20on%20dispute%20about%20proportionality%20of%20tax%20penalty.pdf" xr:uid="{922EE262-9798-4782-BED3-8BC5340453F0}"/>
+    <hyperlink ref="B7" r:id="rId14" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531626-12114565&amp;filename=Court%20accepts%20request%20for%20advisory%20opinion%20from%20Luxembourg%20Constitutional%20Court%20on%20obligation%20for%20lawyers%20to%20appear%20in%20person%20before%20disciplinary%20bodies.pdf" xr:uid="{8DB6DB93-0A89-490E-9C66-9CAF4D990431}"/>
+    <hyperlink ref="B5" r:id="rId15" xr:uid="{81EFAA1B-D6F2-4E71-BDAD-E712CE9A4D6C}"/>
+    <hyperlink ref="B6" r:id="rId16" xr:uid="{CFA553CE-4623-49C9-9F80-57323D384DFB}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId16"/>
-  <drawing r:id="rId17"/>
+  <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId17"/>
+  <drawing r:id="rId18"/>
   <tableParts count="1">
-    <tablePart r:id="rId18"/>
+    <tablePart r:id="rId19"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -2405,29 +2471,29 @@
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Advisory Opinions</vt:lpstr>
       <vt:lpstr>'Advisory Opinions'!_GoBack</vt:lpstr>
       <vt:lpstr>'Advisory Opinions'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
-    <vt:lpwstr/>
+    <vt:lpwstr>20261103094635418</vt:lpwstr>
   </property>
 </Properties>
 </file>