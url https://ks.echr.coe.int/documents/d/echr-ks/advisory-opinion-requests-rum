--- v1 (2026-01-13)
+++ v2 (2026-10-21)
@@ -1,178 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\delrue\AppData\Roaming\OpenText\DM\Temp\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6AC317A7-99DA-4470-8756-7B37CBC109C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CB803CFE-ADF7-476A-8D33-EA2EFB9B6CBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-2070" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Avize consultative" sheetId="5" r:id="rId1"/>
-    <sheet name="CHECKLIST" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Avize consultative'!$J$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Avize consultative'!$A$2:$K$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="100">
   <si>
     <t>* Tabelul include toate cererile de aviz consultativ formulate în temeiul Protocolului nr. 16 care au fost acceptate sau respinse de Colegiul Marii Camere. Întocmit de Grefă. Nu obligă Curtea.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Sfaturi pentru Excel:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1023,180 +933,50 @@
   <si>
     <t>Curtea Constituțională a solicitat îndrumări cu privire la anumite aspecte ale art. 7 (nicio pedeapsă fără lege) din Convenția europeană, precum noțiunea de „lege” în sensul acestei dispoziții, noțiunile de certitudine, accesibilitate, previzibilitate și stabilitate a unei legi, precum și cu privire la principiul neretroactivității unei legi penale.</t>
   </si>
   <si>
     <t>Art. 7</t>
   </si>
   <si>
     <t>1. Curtea nu poate răspunde la prima și la a doua întrebare, întrucât acestea nu îndeplinesc cerințele de la art. 1 din Protocolul nr. 16.
 2. Utilizarea tehnicii „trimiterii generale” sau a „legislației cu trimiteri” în incriminarea faptelor sau omisiunilor nu este, în sine, incompatibilă cu cerințele de la art. 7 din Convenție. Dispoziția care face trimitere și dispoziția la care se face trimitere, coroborate, trebuie să permită persoanei în cauză să prevadă, dacă este necesar cu ajutorul unei consultanțe juridice adecvate, comportamentul care ar angaja răspunderea sa penală. Această cerință se aplică totodată situațiilor în care dispoziția la care se face trimitere are un rang ierarhic superior în ordinea juridică respectivă sau un nivel de abstractizare mai ridicat decât dispoziția care face trimitere. 
 Cea mai eficientă modalitate de a asigura claritatea și previzibilitatea este ca trimiterea să fie explicită, iar dispoziția care face trimitere să enunțe elementele constitutive ale infracțiunii. În plus, dispozițiile la care se face trimitere nu pot extinde sfera incriminării, astfel cum este enunțată de dispoziția care face trimitere. În orice caz, este sarcina instanței care aplică atât dispoziția care face trimitere, cât și dispoziția la care se face trimitere, să evalueze dacă răspunderea penală era previzibilă în circumstanțele cauzei.
 3. Pentru a stabili dacă, în sensul art. 7 din Convenție, o lege adoptată după pretinsa săvârșire a unei infracțiuni este mai mult sau mai puțin favorabilă inculpatului decât legea care era în vigoare la momentul pretinsei săvârșiri a infracțiunii, trebuie să se țină seama de circumstanțele specifice ale cauzei (principiul concretizării). Dacă legea ulterioară este mai severă decât legea care era în vigoare la momentul pretinsei săvârșiri a infracțiunii, aceasta nu poate fi aplicată.</t>
   </si>
   <si>
     <t>P16-2018-001</t>
   </si>
   <si>
     <t>Curtea de Casație a Franței</t>
   </si>
   <si>
     <t xml:space="preserve">Recunoașterea în dreptul intern a legăturii de filiație între un copil născut prin intermediul maternității de substituție în străinătate și mama de intenție. </t>
   </si>
   <si>
     <t xml:space="preserve">Într-o situație în care, precum în scenariul prezentat în întrebările adresate de Curtea de Casație, un copil s-a născut în străinătate prin intermediul maternității de substituție și a fost conceput utilizând gameții tatălui de intenție și ai unei donatoare terțe și în care legătura de filiație cu tatăl de intenție a fost recunoscută în dreptul intern:
 1. dreptul copilului la respectarea vieții private în sensul art. 8 din Convenție impune ca dreptul intern să prevadă posibilitatea recunoașterii unei legături de filiație cu mama de intenție, desemnată în certificatul de naștere legal întocmit în străinătate ca „mamă legală”.
 2. dreptul copilului la respectarea vieții private în sensul art. 8 din Convenție nu impune ca această recunoaștere să ia forma înscrierii în registrul de stare civilă a detaliilor certificatului de naștere legal întocmit în străinătate; se pot utiliza alte mijloace, ca de exemplu adopția copilului de către mama de intenție, cu condiția ca procedura prevăzută în dreptul intern să garanteze celeritatea și eficacitatea punerii în aplicare a acesteia, în conformitate cu interesul superior al copilului. </t>
-  </si>
-[...128 lines deleted...]
-    <t>* Compiled under the authority of the Jurisconsult. It does not bind the Court.</t>
   </si>
   <si>
     <t>20.12.2024</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>19.02.2024</t>
   </si>
   <si>
     <t>Articolul (articolele) relevant(e) din Convenție</t>
   </si>
   <si>
     <t>14.12.2023</t>
   </si>
   <si>
     <t>13.04.2023</t>
   </si>
   <si>
     <t>13.07.2022</t>
   </si>
   <si>
     <t>26.04.2022</t>
   </si>
@@ -1386,51 +1166,51 @@
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>Curtea Supremă a Ucrainei</t>
   </si>
   <si>
     <t>21.08.2025</t>
   </si>
   <si>
     <t>Prin cererea sa de aviz consultativ, Curtea Supremă a Ucrainei solicită Curții clarificări cu privire la problemele legate de Convenție care apar într-o cauză pendinte în fața sa vizând un litigiu între o mănăstire a Bisericii Greco-Catolice Ucrainene și o fostă călugăriță privind dreptul acesteia de a trăi într-o comunitate de maici deținută de mănăstirea de unde plecase într-un context de conflict în cadrul comunității religioase.
 Cererea ridică probleme privind dreptul de ședere într-o mănăstire al unei persoane care a aparținut unui ordin religios, în special, dacă clădirile religioase – mănăstiri (chilii monahale) – constituie o „locuință” în sensul art. 8, și dacă jurisdicția instanței naționale cuprinde un astfel de litigiu.</t>
   </si>
   <si>
     <t>Prezenta traducere este publicată cu acordul Consiliului Europei și al Curț ii Europene a Drepturilor Omului și reprezintă  responsabilitatea exclusivă  a Institutului European din România.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1484,100 +1264,54 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...36 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF244062"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
@@ -1645,118 +1379,71 @@
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Segoe UI Semibold"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...16 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
-      <diagonal/>
-[...27 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -1825,559 +1512,241 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...69 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="24">
-[...250 lines deleted...]
-    </dxf>
+  <dxfs count="14">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF244062"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
@@ -2709,59 +2078,55 @@
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>191823</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>659606</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="D:\vantland\Pictures\Knowledge Sharing\Template Icons\Court Logo.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B132257-5A80-4183-894E-547F6C7E092A}"/>
             </a:ext>
           </a:extLst>
@@ -2786,222 +2151,68 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="176213" y="95250"/>
           <a:ext cx="2349235" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B6:J18" totalsRowShown="0" headerRowDxfId="23" dataDxfId="21" headerRowBorderDxfId="22" tableBorderDxfId="20" totalsRowBorderDxfId="19">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B6:J18" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
   <autoFilter ref="B6:J18" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:H20">
     <sortCondition descending="1" ref="F6:F20"/>
   </sortState>
   <tableColumns count="9">
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Număr de referință_x000a_(cu link către comunicat de presă sau aviz)" dataDxfId="18"/>
-[...7 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Avizul Curții" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Număr de referință_x000a_(cu link către comunicat de presă sau aviz)" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Data cererii de aviz consultativ" dataDxfId="7" dataCellStyle="Hyperlink"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Instanța solicitantă" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Cerere de aviz consultativ admisă / respinsă de_x000a_Colegiul MC " dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Data admiterii / respingerii cererii de aviz consultativ" dataDxfId="4"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Descrierea cererii de aviz consultativ" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Articolul (articolele) relevant(e) din Convenție" dataDxfId="2"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Data avizului" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Avizul Curții" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
-</table>
-[...25 lines deleted...]
-  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3250,1101 +2461,584 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7829009-10868837" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=003-6380464-8364383" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7623141-10493170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6708535-9909864" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7306062-9963179" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7385703-10773941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-8120427-11370804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7317048-10811277" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7989132-11151232" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7879233-10954899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:L26"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A6" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="30.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="103.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="26" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="88.7109375" style="1" customWidth="1"/>
-    <col min="11" max="11" width="4" style="28" customWidth="1"/>
+    <col min="11" max="11" width="4" style="3" customWidth="1"/>
     <col min="12" max="12" width="73" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="J1" s="69" t="s">
-        <v>102</v>
+      <c r="J1" s="48" t="s">
+        <v>92</v>
       </c>
     </row>
-    <row r="2" spans="2:12" s="5" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="L2" s="29"/>
+    <row r="2" spans="2:12" ht="109.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="11"/>
     </row>
-    <row r="3" spans="2:12" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="31" t="s">
+    <row r="3" spans="2:12" s="14" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="31"/>
-[...6 lines deleted...]
-      <c r="K3" s="33"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="K3" s="15"/>
     </row>
-    <row r="4" spans="2:12" s="79" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="K4" s="80"/>
+    <row r="4" spans="2:12" s="58" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="K4" s="59"/>
     </row>
-    <row r="5" spans="2:12" s="5" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="81" t="s">
+    <row r="5" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="81"/>
-[...8 lines deleted...]
-      <c r="L5" s="30"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="12"/>
     </row>
     <row r="6" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="34" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="35" t="s">
+      <c r="B6" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="35" t="s">
+      <c r="D6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="35" t="s">
+      <c r="E6" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="35" t="s">
+      <c r="F6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="35" t="s">
+      <c r="G6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="35" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="35" t="s">
+      <c r="H6" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="36" t="s">
+      <c r="J6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="K6" s="1"/>
     </row>
-    <row r="7" spans="2:12" s="78" customFormat="1" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E7" s="73" t="s">
+    <row r="7" spans="2:12" s="57" customFormat="1" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="49" t="s">
+        <v>94</v>
+      </c>
+      <c r="C7" s="50" t="s">
+        <v>97</v>
+      </c>
+      <c r="D7" s="51" t="s">
+        <v>96</v>
+      </c>
+      <c r="E7" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="71" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="75" t="s">
+      <c r="F7" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="76"/>
-      <c r="J7" s="77"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="56"/>
     </row>
     <row r="8" spans="2:12" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="39" t="s">
+      <c r="C8" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="40" t="s">
+      <c r="E8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="38" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="41" t="s">
+      <c r="F8" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="42" t="s">
+      <c r="H8" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="38" t="s">
+      <c r="I8" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="43" t="s">
+      <c r="J8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="2:12" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="37" t="s">
+      <c r="B9" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="39" t="s">
+      <c r="C9" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="40" t="s">
+      <c r="E9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="38" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="41" t="s">
+      <c r="F9" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="H9" s="42" t="s">
+      <c r="H9" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I9" s="38" t="s">
+      <c r="I9" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="J9" s="43" t="s">
+      <c r="J9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="2:12" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="39" t="s">
+      <c r="C10" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="E10" s="40" t="s">
+      <c r="E10" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="F10" s="38" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="41" t="s">
+      <c r="F10" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="H10" s="42" t="s">
+      <c r="H10" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="I10" s="38" t="s">
+      <c r="I10" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="J10" s="43" t="s">
+      <c r="J10" s="25" t="s">
         <v>14</v>
       </c>
       <c r="K10" s="1"/>
     </row>
     <row r="11" spans="2:12" ht="247.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="39" t="s">
+      <c r="C11" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="40" t="s">
+      <c r="E11" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="F11" s="38" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="41" t="s">
+      <c r="F11" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="G11" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="H11" s="42" t="s">
+      <c r="H11" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="I11" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="45" t="s">
+      <c r="I11" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11" s="27" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="1"/>
     </row>
     <row r="12" spans="2:12" ht="189.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="47" t="s">
+      <c r="C12" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="48" t="s">
+      <c r="E12" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="F12" s="46" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="49" t="s">
+      <c r="F12" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="G12" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="H12" s="50" t="s">
+      <c r="H12" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="I12" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="45" t="s">
+      <c r="I12" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" s="27" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="1"/>
     </row>
     <row r="13" spans="2:12" ht="293.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="C13" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="47" t="s">
+      <c r="C13" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D13" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="E13" s="48" t="s">
+      <c r="E13" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="F13" s="46" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="49" t="s">
+      <c r="F13" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="H13" s="50" t="s">
+      <c r="H13" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="I13" s="44" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="I13" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="33" t="s">
+        <v>88</v>
       </c>
       <c r="K13" s="1"/>
     </row>
     <row r="14" spans="2:12" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="47" t="s">
+      <c r="C14" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="48" t="s">
+      <c r="E14" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="F14" s="46" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="49" t="s">
+      <c r="F14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="G14" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="H14" s="50" t="s">
+      <c r="H14" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="I14" s="44" t="s">
-[...3 lines deleted...]
-        <v>99</v>
+      <c r="I14" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="J14" s="27" t="s">
+        <v>89</v>
       </c>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="2:12" ht="279.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="37" t="s">
+      <c r="B15" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="53" t="s">
+      <c r="C15" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="E15" s="54" t="s">
+      <c r="E15" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="F15" s="52" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="49" t="s">
+      <c r="F15" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="H15" s="50" t="s">
+      <c r="H15" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="I15" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="45" t="s">
+      <c r="I15" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="J15" s="27" t="s">
         <v>46</v>
       </c>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="2:12" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="47" t="s">
+      <c r="C16" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D16" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="E16" s="48" t="s">
+      <c r="E16" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="F16" s="46" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="49" t="s">
+      <c r="F16" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="H16" s="50" t="s">
+      <c r="H16" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="I16" s="55" t="s">
+      <c r="I16" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="J16" s="56" t="s">
+      <c r="J16" s="35" t="s">
         <v>14</v>
       </c>
       <c r="K16" s="1"/>
     </row>
     <row r="17" spans="2:11" ht="348" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="57" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="58" t="s">
+      <c r="C17" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="D17" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="E17" s="54" t="s">
+      <c r="E17" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="F17" s="52" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="49" t="s">
+      <c r="F17" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="H17" s="50" t="s">
+      <c r="H17" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="I17" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="59" t="s">
+      <c r="I17" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="J17" s="38" t="s">
         <v>55</v>
       </c>
       <c r="K17" s="1"/>
     </row>
     <row r="18" spans="2:11" ht="223.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="C18" s="60" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="61" t="s">
+      <c r="C18" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="E18" s="62" t="s">
+      <c r="E18" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="63" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="64" t="s">
+      <c r="F18" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="G18" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="H18" s="65" t="s">
+      <c r="H18" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="I18" s="66" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="67" t="s">
+      <c r="I18" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="J18" s="46" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B19" s="23"/>
-[...6 lines deleted...]
-      <c r="I19" s="27"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
     </row>
     <row r="25" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B25" s="21"/>
-      <c r="C25" s="21"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B26" s="22"/>
-      <c r="C26" s="22"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B18" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B16" r:id="rId4" location="{&quot;itemid&quot;:[&quot;003-6951456-9350980&quot;]}" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="B13" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="B12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="B11" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="B10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B9" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="B8" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="B7" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="36" fitToHeight="0" orientation="landscape" r:id="rId13"/>
   <drawing r:id="rId14"/>
   <tableParts count="1">
     <tablePart r:id="rId15"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...510 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Avize consultative</vt:lpstr>
-      <vt:lpstr>CHECKLIST</vt:lpstr>
       <vt:lpstr>'Avize consultative'!_GoBack</vt:lpstr>
       <vt:lpstr>'Avize consultative'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ECHR - CEDH</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
     <vt:lpwstr/>
   </property>