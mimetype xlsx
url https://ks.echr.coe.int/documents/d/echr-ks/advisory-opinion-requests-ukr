--- v1 (2025-12-02)
+++ v2 (2026-10-24)
@@ -1,177 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\TarasenkoOY\Desktop\KINGSTON\переклади_KS_ECHR\оновлення_2025\нові матеріали\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9381D0FF-842E-44C8-92D8-89FE7B835D04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580"/>
+    <workbookView xWindow="28680" yWindow="-2070" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Advisory Opinions" sheetId="5" r:id="rId1"/>
-    <sheet name="CHECKLIST" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Advisory Opinions'!$J$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Advisory Opinions'!$A$2:$H$19</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="71">
   <si>
     <t>* Ця таблиця містить усі запити відповідно до Протоколу № 16 до Конвенції, які були прийняті або відхилені колегією Великої Палати. Підготовлено Секретаріатом Суду. Не покладає зобов’язань на Суд.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Номер запиту
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -299,180 +210,50 @@
   <si>
     <t>Верховний суд Словацької Республіки</t>
   </si>
   <si>
     <t>Верховний суд Словацької Республіки запитав у Європейського суду з прав людини висновок щодо того, чи відповідає функціонування такого державного органу, як Інспекційна служба Міністерства внутрішніх справ, критеріям, установленим Конвенцією, за статтею 2 (право на життя), статтею 3 (заборона нелюдського чи такого, що принижує гідність, поводження) та пунктом 1 статті 6 (право на справедливий судовий розгляд) Конвенції в контексті розслідування злочинів, учинених офіцерами поліції, ураховуючи той факт, що такі розслідування мають бути проведені незалежним та безстороннім органом, та враховуючи роль такого державного органу у відповідному судовому розгляді.</t>
   </si>
   <si>
     <t>Стаття 2
 Стаття 3
 Пункт 1 статті 6</t>
   </si>
   <si>
     <t>P16-2019-001</t>
   </si>
   <si>
     <t>Стаття 7</t>
   </si>
   <si>
     <t>P16-2018-001</t>
   </si>
   <si>
     <t>Касаційний суд Франції</t>
   </si>
   <si>
     <t>Стаття 8</t>
-  </si>
-[...128 lines deleted...]
-    <t>* Compiled under the authority of the Jurisconsult. It does not bind the Court.</t>
   </si>
   <si>
     <t>Дата прийняття/
 відхилення запиту</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Поради з користування таблицею Excel</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
@@ -730,55 +511,55 @@
     <t>P16-2024-002</t>
   </si>
   <si>
     <t>Запити про надання консультативних висновків відповідно до Протоколу № 16 до Конвенції*</t>
   </si>
   <si>
     <t>Стаття  8</t>
   </si>
   <si>
     <t>Стаття 8</t>
   </si>
   <si>
     <t>Верховний Суд (Україна)</t>
   </si>
   <si>
     <t>Звернувшись із запитом про надання консультативного висновку, Верховний Суд (Україна) просить Суд надати роз'яснення з питань за Конвенцією, які виникли у справі, що перебуває на його розгляді, і стосується спору між монастирем Української Греко-Католицької Церкви та колишньою монахинею щодо її права проживати в монастирі, який вона покинула в умовах конфлікту з релігійною організацією.
 У запиті порушуються питання щодо права на проживання в монастирі особи, яка раніше належала до релігійного ордену, зокрема, чи є приміщення релігійних будівель – монастирів (монастирських келій) – «житлом» у значенні статті 8, і чи поширюється юрисдикція національного суду на такий спір.</t>
   </si>
   <si>
     <t>Запит Верховного суду касації та юстиції Румунії щодо тлумачення та застосування статті 8 був поданий у контексті скарги, що розглядається Верховним судом,  стосовно звільнення судді з посади за неявку на медичну експертизу, метою якої було встановити, чи має вона психічний розлад, що перешкоджає їй належним чином виконувати свої обов'язки.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -832,100 +613,54 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...36 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF244062"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
@@ -978,670 +713,314 @@
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Segoe UI Semibold"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
-      <bottom/>
-[...27 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </left>
       <right style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Hyperlink 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
+    <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="20">
-[...250 lines deleted...]
-    </dxf>
+  <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF244062"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
@@ -1840,59 +1219,55 @@
         <right style="thin">
           <color theme="4" tint="0.59996337778862885"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color theme="4" tint="0.59996337778862885"/>
         </vertical>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>998273</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>609600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="D:\vantland\Pictures\Knowledge Sharing\Template Icons\Court Logo.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B132257-5A80-4183-894E-547F6C7E092A}"/>
             </a:ext>
           </a:extLst>
@@ -1965,339 +1340,185 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="23103840" y="525780"/>
           <a:ext cx="1767840" cy="403860"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="KSPendingGC4" displayName="KSPendingGC4" ref="B5:J17" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
-[...1 lines deleted...]
-  <sortState ref="B6:H19">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B5:J17" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:J17" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H19">
     <sortCondition descending="1" ref="F5:F19"/>
   </sortState>
   <tableColumns count="9">
-    <tableColumn id="4" name="Номер запиту_x000a_(з посиланням на пресреліз або висновок)" dataDxfId="16"/>
-[...7 lines deleted...]
-    <tableColumn id="6" name="Висновок Суду" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Номер запиту_x000a_(з посиланням на пресреліз або висновок)" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Дата подання запиту" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Суд, який звернувся із запитом" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Запит прийнято/_x000a_відхилено_x000a_колегією суддів ВП "/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Дата прийняття/_x000a_відхилення запиту" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Опис запиту" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Відповідна стаття(-і) Конвенції" dataDxfId="1"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Дата надання висновку"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Висновок Суду" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
-<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Офіс">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Офіс">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Офіс">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2429,1099 +1650,581 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7829009-10868837" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/fre?i=003-6380464-8364383" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7623141-10493170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6708535-9909864" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7306062-9963179" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7385703-10773941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-8120427-11370804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7317048-10811277" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7989132-11151232" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7879233-10954899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:L25"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B6" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="39.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="115.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="26.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="24.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="87.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="21" style="3" customWidth="1"/>
     <col min="12" max="12" width="73" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="J1" s="63" t="s">
-        <v>72</v>
+      <c r="J1" s="49" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="2:12" ht="168" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="77" t="s">
-[...11 lines deleted...]
-      <c r="L2" s="44"/>
+      <c r="B2" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="30"/>
     </row>
-    <row r="3" spans="2:12" s="55" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="64" t="s">
+    <row r="3" spans="2:12" s="41" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="54"/>
-[...6 lines deleted...]
-      <c r="K3" s="56"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="K3" s="42"/>
     </row>
     <row r="4" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="78" t="s">
-[...11 lines deleted...]
-      <c r="L4" s="45"/>
+      <c r="B4" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="31"/>
     </row>
     <row r="5" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="33" t="s">
+      <c r="I5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="34" t="s">
+      <c r="J5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="K5" s="1"/>
     </row>
     <row r="6" spans="2:12" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="66">
+      <c r="B6" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="52">
         <v>45890</v>
       </c>
-      <c r="D6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="68" t="s">
+      <c r="D6" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="66">
+      <c r="F6" s="52">
         <v>45915</v>
       </c>
-      <c r="G6" s="69" t="s">
-[...6 lines deleted...]
-      <c r="J6" s="72"/>
+      <c r="G6" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="I6" s="43"/>
+      <c r="J6" s="55"/>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="71">
+      <c r="B7" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="43">
         <v>45609</v>
       </c>
-      <c r="D7" s="73" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="74" t="s">
+      <c r="D7" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="71">
+      <c r="F7" s="43">
         <v>45646</v>
       </c>
-      <c r="G7" s="75" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="G7" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="H7" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="I7" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="55" t="s">
+        <v>47</v>
       </c>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="2:12" ht="45" x14ac:dyDescent="0.25">
-      <c r="B8" s="35" t="s">
+      <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="57">
+      <c r="C8" s="43">
         <v>45349</v>
       </c>
-      <c r="D8" s="58" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="59" t="s">
+      <c r="D8" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="57">
+      <c r="F8" s="43">
         <v>45471</v>
       </c>
-      <c r="G8" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="61" t="s">
+      <c r="G8" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="H8" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="57" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="I8" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="48" t="s">
+        <v>47</v>
       </c>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="2:12" ht="154.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="35" t="s">
+      <c r="B9" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="57">
+      <c r="C9" s="43">
         <v>45301</v>
       </c>
-      <c r="D9" s="58" t="s">
+      <c r="D9" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="59" t="s">
+      <c r="E9" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="57">
+      <c r="F9" s="43">
         <v>45341</v>
       </c>
-      <c r="G9" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="61" t="s">
+      <c r="G9" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="I9" s="57" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="I9" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>47</v>
       </c>
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="2:12" ht="271.14999999999998" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="49">
+      <c r="C10" s="35">
         <v>45029</v>
       </c>
-      <c r="D10" s="50" t="s">
+      <c r="D10" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="51" t="s">
+      <c r="E10" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="35">
         <v>45056</v>
       </c>
-      <c r="G10" s="52" t="s">
+      <c r="G10" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="H10" s="53" t="s">
+      <c r="H10" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="I10" s="41">
+      <c r="I10" s="27">
         <v>45274</v>
       </c>
-      <c r="J10" s="48" t="s">
-        <v>59</v>
+      <c r="J10" s="34" t="s">
+        <v>49</v>
       </c>
       <c r="K10" s="1"/>
     </row>
     <row r="11" spans="2:12" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="35" t="s">
+      <c r="B11" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="16">
         <v>44844</v>
       </c>
-      <c r="D11" s="32" t="s">
+      <c r="D11" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="46" t="s">
+      <c r="E11" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="16">
         <v>44872</v>
       </c>
-      <c r="G11" s="28" t="s">
+      <c r="G11" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="H11" s="39" t="s">
+      <c r="H11" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="27">
         <v>45029</v>
       </c>
-      <c r="J11" s="48" t="s">
-        <v>60</v>
+      <c r="J11" s="34" t="s">
+        <v>50</v>
       </c>
       <c r="K11" s="1"/>
     </row>
     <row r="12" spans="2:12" ht="276" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="35" t="s">
+      <c r="B12" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="16">
         <v>44301</v>
       </c>
-      <c r="D12" s="32" t="s">
+      <c r="D12" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="46" t="s">
+      <c r="E12" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="16">
         <v>44347</v>
       </c>
-      <c r="G12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="39" t="s">
+      <c r="G12" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="I12" s="41">
+      <c r="I12" s="27">
         <v>44755</v>
       </c>
-      <c r="J12" s="48" t="s">
-        <v>62</v>
+      <c r="J12" s="34" t="s">
+        <v>52</v>
       </c>
       <c r="K12" s="1"/>
     </row>
     <row r="13" spans="2:12" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="30">
+      <c r="C13" s="16">
         <v>44266</v>
       </c>
-      <c r="D13" s="32" t="s">
+      <c r="D13" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="46" t="s">
+      <c r="E13" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="16">
         <v>44326</v>
       </c>
-      <c r="G13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="39" t="s">
+      <c r="G13" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="I13" s="41">
+      <c r="I13" s="27">
         <v>44677</v>
       </c>
-      <c r="J13" s="48" t="s">
-        <v>63</v>
+      <c r="J13" s="34" t="s">
+        <v>53</v>
       </c>
       <c r="K13" s="1"/>
     </row>
     <row r="14" spans="2:12" ht="401.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="35" t="s">
+      <c r="B14" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="15">
         <v>44140</v>
       </c>
-      <c r="D14" s="32" t="s">
+      <c r="D14" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="46" t="s">
+      <c r="E14" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="16">
         <v>44221</v>
       </c>
-      <c r="G14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="31" t="s">
+      <c r="G14" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="I14" s="41">
+      <c r="I14" s="27">
         <v>44659</v>
       </c>
-      <c r="J14" s="48" t="s">
-        <v>65</v>
+      <c r="J14" s="34" t="s">
+        <v>55</v>
       </c>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="2:12" ht="258.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="16">
         <v>44154</v>
       </c>
-      <c r="D15" s="32" t="s">
+      <c r="D15" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="46" t="s">
+      <c r="E15" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="16">
         <v>44179</v>
       </c>
-      <c r="G15" s="28" t="s">
+      <c r="G15" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="H15" s="39" t="s">
+      <c r="H15" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="I15" s="47" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="I15" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="J15" s="33" t="s">
+        <v>47</v>
       </c>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="C16" s="36">
+      <c r="C16" s="22">
         <v>43710</v>
       </c>
-      <c r="D16" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="46" t="s">
+      <c r="D16" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="F16" s="38">
+      <c r="F16" s="24">
         <v>43740</v>
       </c>
-      <c r="G16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="39" t="s">
+      <c r="G16" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="H16" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="I16" s="41">
+      <c r="I16" s="27">
         <v>43980</v>
       </c>
-      <c r="J16" s="40" t="s">
-        <v>71</v>
+      <c r="J16" s="26" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="2:10" ht="225" x14ac:dyDescent="0.25">
-      <c r="B17" s="35" t="s">
+      <c r="B17" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="22">
         <v>43385</v>
       </c>
-      <c r="D17" s="42" t="s">
+      <c r="D17" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="E17" s="46" t="s">
+      <c r="E17" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F17" s="24">
         <v>43437</v>
       </c>
-      <c r="G17" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="39" t="s">
+      <c r="G17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="I17" s="43">
+      <c r="I17" s="29">
         <v>43565</v>
       </c>
-      <c r="J17" s="27" t="s">
-        <v>70</v>
+      <c r="J17" s="13" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B18" s="22"/>
-[...6 lines deleted...]
-      <c r="I18" s="26"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B24" s="20"/>
-      <c r="C24" s="20"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B25" s="21"/>
-      <c r="C25" s="21"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B4:K4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...10 lines deleted...]
-    <hyperlink ref="B6" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf"/>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B16" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" location="{&quot;itemid&quot;:[&quot;003-6951456-9350980&quot;]}" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B12" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B11" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="B10" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B9" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B8" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B7" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B6" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId13"/>
   <drawing r:id="rId14"/>
   <tableParts count="1">
     <tablePart r:id="rId15"/>
-  </tableParts>
-[...510 lines deleted...]
-    <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Аркуші</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Іменовані діапазони</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Advisory Opinions</vt:lpstr>
-      <vt:lpstr>CHECKLIST</vt:lpstr>
       <vt:lpstr>'Advisory Opinions'!_GoBack</vt:lpstr>
-      <vt:lpstr>'Advisory Opinions'!Область_друку</vt:lpstr>
+      <vt:lpstr>'Advisory Opinions'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ECHR - CEDH</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
-    <vt:lpwstr>20251126210717682</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>