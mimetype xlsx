--- v0 (2026-01-26)
+++ v1 (2026-10-04)
@@ -1,306 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\courtcs3\users$\Uwamahoro\Desktop\For Sending\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DB45C9BC-BC6F-48E7-8E4C-05B3B92D449C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0EFC9ED8-5639-43EF-B622-DC70C854F010}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="26040" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-2070" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Advisory Opinions" sheetId="5" r:id="rId1"/>
-    <sheet name="CHECKLIST" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Advisory Opinions'!$J$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Advisory Opinions'!$A$1:$H$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="78">
-[...129 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="68">
   <si>
     <t>P16-2020-002</t>
   </si>
   <si>
     <t>P16-2018-001</t>
   </si>
   <si>
     <t>P16-2019-001</t>
   </si>
   <si>
     <t>P16-2020-001</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>P16-2021-001</t>
   </si>
   <si>
     <t>P16-2021-002</t>
   </si>
   <si>
     <t>P16-2022-001</t>
   </si>
   <si>
@@ -690,76 +470,69 @@
       </rPr>
       <t>Conseil d'Etat</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Ukrayna Yüksek Mahkemesi, danışma görüşü talebiyle, önünde derdest olan ve Ukrayna Rum Katolik Kilisesi'ne ait bir manastır ile dini cemaat içindeki bir uyuşmazlık nedeniyle manastırdan ayrılmış eski bir rahibe arasında, ilgilinin manastıra ait bir konutta yaşama hakkına ilişkin ihtilafı konu alan davada, Sözleşme ile ilgili sorunlar hakkında Mahkemenin rehberliğini talep etmektedir.                                                                                                                                                                                      Talep, daha önce dini tarikata mensup olan bir kişinin manastırda ikamet etme hakkı ile ilgili meseleleri; özellikle, dini yapılara ait mekânların – manastırlar (manastıra ait hücreler) – Sözleşme'nin 8. maddesi anlamında bir “konut” teşkil edip etmediği ve ulusal mahkemelerin bu tür bir uyuşmazlık bakımından yargı yetkisinin bulunup bulunmadığına ilişkin hususları gündeme getirmektedir. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
@@ -780,717 +553,315 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...50 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
-      <bottom/>
-[...27 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </left>
       <right style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...56 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="22">
-[...250 lines deleted...]
-    </dxf>
+  <dxfs count="12">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
@@ -1735,59 +1106,55 @@
         <vertical style="thin">
           <color theme="4" tint="0.59996337778862885"/>
         </vertical>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1001448</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>933450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="D:\vantland\Pictures\Knowledge Sharing\Template Icons\Court Logo.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B132257-5A80-4183-894E-547F6C7E092A}"/>
             </a:ext>
           </a:extLst>
@@ -1962,222 +1329,68 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="0F243E"/>
                 </a:solidFill>
                 <a:latin typeface="Segoe UI Semibold"/>
                 <a:cs typeface="Segoe UI Semibold"/>
               </a:rPr>
               <a:t>AİHM-KS</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B4:J16" totalsRowShown="0" headerRowDxfId="21" dataDxfId="20" tableBorderDxfId="19">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B4:J16" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10" tableBorderDxfId="9">
   <autoFilter ref="B4:J16" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B5:H16">
     <sortCondition descending="1" ref="F4:F16"/>
   </sortState>
   <tableColumns count="9">
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Referans Numarası_x000a_(Basın bildirisi veya görüş metnine erişim bağlantısı)" dataDxfId="18"/>
-[...7 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Mahkemenin Görüşü" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Referans Numarası_x000a_(Basın bildirisi veya görüş metnine erişim bağlantısı)" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Talep Tarihi" dataDxfId="7"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Talepte Bulunan Mahkeme" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Talebin Büyük Daire Heyeti Tarafından Kabulü / Reddi " dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Talebin Kabul / Reddedilme Tarihi" dataDxfId="4"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Talebin Özeti" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="İlgili Sözleşme Maddesi / Maddeleri" dataDxfId="2"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Görüş Tarihi" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Mahkemenin Görüşü" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
-</table>
-[...25 lines deleted...]
-  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2426,1078 +1639,560 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=003-6380464-8364383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7306062-9963179" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7829009-10868837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6708535-9909864" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951456-9350980" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7623141-10493170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-8120427-11370804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7385703-10773941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7989132-11151232" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7317048-10811277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-7879233-10954899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:L16"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="39.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="115.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="26.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="24.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="87.42578125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="21" style="23" customWidth="1"/>
+    <col min="11" max="11" width="21" style="3" customWidth="1"/>
     <col min="12" max="12" width="73" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" s="5" customFormat="1" ht="168" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="L1" s="24"/>
+    <row r="1" spans="2:12" ht="168" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="8"/>
     </row>
-    <row r="2" spans="2:12" s="27" customFormat="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K2" s="28"/>
+    <row r="2" spans="2:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="K2" s="12"/>
     </row>
-    <row r="3" spans="2:12" s="5" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="L3" s="25"/>
+    <row r="3" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="9"/>
     </row>
     <row r="4" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>38</v>
-[...20 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="K4" s="1"/>
     </row>
     <row r="5" spans="2:12" ht="93.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="44">
+      <c r="B5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="28">
         <v>45890</v>
       </c>
-      <c r="D5" s="45" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="44">
+      <c r="D5" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="28">
         <v>45915</v>
       </c>
-      <c r="G5" s="31" t="s">
-[...6 lines deleted...]
-      <c r="J5" s="37"/>
+      <c r="G5" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="20"/>
+      <c r="J5" s="21"/>
       <c r="K5" s="1"/>
     </row>
     <row r="6" spans="2:12" ht="60" x14ac:dyDescent="0.25">
-      <c r="B6" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="36">
+      <c r="B6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="20">
         <v>45609</v>
       </c>
-      <c r="D6" s="47" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="36">
+      <c r="D6" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" s="20">
         <v>45646</v>
       </c>
-      <c r="G6" s="32" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="G6" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="21" t="s">
+        <v>4</v>
       </c>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="44">
+      <c r="B7" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="28">
         <v>45349</v>
       </c>
-      <c r="D7" s="47" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="36">
+      <c r="D7" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" s="20">
         <v>45471</v>
       </c>
-      <c r="G7" s="33" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="G7" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="H7" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>4</v>
       </c>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="2:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="44">
+      <c r="B8" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="28">
         <v>45301</v>
       </c>
-      <c r="D8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="48" t="s">
+      <c r="D8" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="20">
+        <v>45341</v>
+      </c>
+      <c r="G8" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="F8" s="36">
-[...12 lines deleted...]
-        <v>14</v>
+      <c r="H8" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="23" t="s">
+        <v>4</v>
       </c>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="2:12" ht="180" x14ac:dyDescent="0.25">
-      <c r="B9" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="49">
+      <c r="B9" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="33">
         <v>45029</v>
       </c>
-      <c r="D9" s="50" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="49">
+      <c r="D9" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="33">
         <v>45056</v>
       </c>
-      <c r="G9" s="31" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="41">
+      <c r="G9" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="25">
         <v>45274</v>
       </c>
-      <c r="J9" s="42" t="s">
-        <v>67</v>
+      <c r="J9" s="26" t="s">
+        <v>57</v>
       </c>
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="2:12" ht="143.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="49">
+      <c r="B10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="33">
         <v>44844</v>
       </c>
-      <c r="D10" s="45" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="49">
+      <c r="D10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="33">
         <v>44872</v>
       </c>
-      <c r="G10" s="31" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="41">
+      <c r="G10" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25">
         <v>45029</v>
       </c>
-      <c r="J10" s="42" t="s">
-        <v>68</v>
+      <c r="J10" s="26" t="s">
+        <v>58</v>
       </c>
       <c r="K10" s="1"/>
     </row>
     <row r="11" spans="2:12" ht="271.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="49">
+      <c r="B11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="33">
         <v>44301</v>
       </c>
-      <c r="D11" s="45" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="49">
+      <c r="D11" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="33">
         <v>44347</v>
       </c>
-      <c r="G11" s="31" t="s">
-[...5 lines deleted...]
-      <c r="I11" s="41">
+      <c r="G11" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="25">
         <v>44755</v>
       </c>
-      <c r="J11" s="43" t="s">
-        <v>69</v>
+      <c r="J11" s="27" t="s">
+        <v>59</v>
       </c>
       <c r="K11" s="1"/>
     </row>
     <row r="12" spans="2:12" ht="229.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="49">
+      <c r="B12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="33">
         <v>44266</v>
       </c>
-      <c r="D12" s="45" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="49">
+      <c r="D12" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="33">
         <v>44326</v>
       </c>
-      <c r="G12" s="31" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="41">
+      <c r="G12" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="25">
         <v>44677</v>
       </c>
-      <c r="J12" s="42" t="s">
-        <v>70</v>
+      <c r="J12" s="26" t="s">
+        <v>60</v>
       </c>
       <c r="K12" s="1"/>
     </row>
     <row r="13" spans="2:12" ht="267" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="49">
+      <c r="B13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="33">
         <v>44140</v>
       </c>
-      <c r="D13" s="52" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="54">
+      <c r="D13" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="33">
         <v>44221</v>
       </c>
-      <c r="G13" s="31" t="s">
-[...5 lines deleted...]
-      <c r="I13" s="41">
+      <c r="G13" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="25">
         <v>44659</v>
       </c>
-      <c r="J13" s="42" t="s">
-        <v>74</v>
+      <c r="J13" s="26" t="s">
+        <v>64</v>
       </c>
       <c r="K13" s="1"/>
     </row>
     <row r="14" spans="2:12" ht="88.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="49">
+      <c r="B14" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="33">
         <v>44154</v>
       </c>
-      <c r="D14" s="45" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="49">
+      <c r="D14" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="33">
         <v>44179</v>
       </c>
-      <c r="G14" s="31" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="G14" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="J14" s="23" t="s">
+        <v>4</v>
       </c>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="2:12" ht="315.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="55">
+      <c r="B15" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="36">
         <v>43710</v>
       </c>
-      <c r="D15" s="56" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="54">
+      <c r="D15" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="33">
         <v>43740</v>
       </c>
-      <c r="G15" s="31" t="s">
-[...5 lines deleted...]
-      <c r="I15" s="41">
+      <c r="G15" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="25">
         <v>43980</v>
       </c>
-      <c r="J15" s="42" t="s">
-        <v>71</v>
+      <c r="J15" s="26" t="s">
+        <v>61</v>
       </c>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="2:12" ht="212.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="55">
+      <c r="B16" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="36">
         <v>43385</v>
       </c>
-      <c r="D16" s="57" t="s">
+      <c r="D16" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="33">
+        <v>43437</v>
+      </c>
+      <c r="G16" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="25">
+        <v>43565</v>
+      </c>
+      <c r="J16" s="18" t="s">
         <v>62</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K16" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B3:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B11" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="B10" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="B9" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="B16" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="B8" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B7" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="B6" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="B5" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323375-11737701&amp;filename=Request%20for%20advisory%20opinion%20lodged%20by%20Ukraine%27s%20Supreme%20Court%20on%20whether%20a%20nun%E2%80%99s%20cell%20can%20qualify%20as%20her%20home.pdf" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId13"/>
   <drawing r:id="rId14"/>
   <tableParts count="1">
     <tablePart r:id="rId15"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...510 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Advisory Opinions</vt:lpstr>
-      <vt:lpstr>CHECKLIST</vt:lpstr>
       <vt:lpstr>'Advisory Opinions'!_GoBack</vt:lpstr>
       <vt:lpstr>'Advisory Opinions'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vantland, Nur</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>