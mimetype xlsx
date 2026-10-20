--- v4 (2026-05-19)
+++ v5 (2026-10-20)
@@ -1,305 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Vantland\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7B45378C-B5FD-474A-A3FB-8076A965A466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{67D2F6F2-F26D-49B0-A62F-B7CFAE2D1346}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2070" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Avis consultatifs" sheetId="5" r:id="rId1"/>
-    <sheet name="CHECKLIST" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Avis consultatifs'!$A$2:$H$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="91">
-[...129 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="85">
   <si>
     <t>P16-2020-002</t>
   </si>
   <si>
     <t>P16-2018-001</t>
   </si>
   <si>
     <t>P16-2019-001</t>
   </si>
   <si>
     <t>Article 7</t>
   </si>
   <si>
     <t>Article 8</t>
   </si>
   <si>
     <t>P16-2020-001</t>
   </si>
   <si>
     <t>Article 2
 Article 3
 Article 6 § 1</t>
   </si>
   <si>
     <t>N/A</t>
@@ -735,59 +515,71 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="3" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, ou s’il doit également se voir garantir une protection contre les atteintes à son droit de propriété tant qu’une décision définitive d’expropriation n’a pas été prise.</t>
     </r>
   </si>
   <si>
     <t>P16-2026-002</t>
   </si>
   <si>
     <t>Cour constitutionnelle du Luxembourg</t>
   </si>
   <si>
     <t>Dans sa demande d’avis consultatif, la Cour constitutionnelle du Luxembourg, sollicite l'avis de la Cour sur la compatibilité avec les dispositions de la Convention de l’obligation pour un professionnel inculpé de comparaître en personne à l’audience disciplinaire, sans aucune possibilité d'être représenté par un avocat, et l’impossibilité de faire opposition d’une décision de condamnation rendue par défaut.
 La demande est formulée dans le contexte d’une procédure disciplinaire diligentée contre une ancienne avocate du barreau du Luxembourg, qui a été condamnée à une interdiction à vie d’exercer la profession d’avocat pour défaut de comparution en personne à son audience d'appel.</t>
   </si>
   <si>
     <t>Article 6</t>
   </si>
+  <si>
+    <t>P16-2026-004</t>
+  </si>
+  <si>
+    <t>Cour suprême des Pays-Bas</t>
+  </si>
+  <si>
+    <t>Par sa demande d'avis consultatif, la Cour suprême des Pays-Bas sollicite l'avis de la Cour afin de savoir si l’article 6 et/ou l’article 7 de la Convention autorisent l’application rétroactive d’un régime légal prévoyant la possibilité de rouvrir, au détriment d’un accusé ayant bénéficié d’un acquittement définitif, la procédure pénale dirigée contre lui.</t>
+  </si>
+  <si>
+    <t>Articles 6 et 7</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -841,100 +633,54 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...36 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF244062"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
@@ -994,129 +740,100 @@
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF244062"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color theme="4" tint="0.59996337778862885"/>
       </right>
-      <top/>
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -1130,551 +847,279 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0070C0"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF0070C0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0070C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...94 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{9725483A-B166-4BAE-AA5B-A7B7C6310022}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="20">
-[...250 lines deleted...]
-    </dxf>
+  <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF244062"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
@@ -1873,59 +1318,55 @@
         <right style="thin">
           <color theme="4" tint="0.59996337778862885"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color theme="4" tint="0.59996337778862885"/>
         </vertical>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>45244</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1323</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>596900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="D:\vantland\Pictures\Knowledge Sharing\Template Icons\Court Logo.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B132257-5A80-4183-894E-547F6C7E092A}"/>
             </a:ext>
           </a:extLst>
@@ -1950,222 +1391,68 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="164307" y="95250"/>
           <a:ext cx="2346060" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B5:J20" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="F5:F22"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B5:J21" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:J21" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H23">
+    <sortCondition descending="1" ref="F5:F23"/>
   </sortState>
   <tableColumns count="9">
-    <tableColumn id="4" xr3:uid="{6B8FBA87-851A-4EFC-B0A5-051FBC693B57}" name="N° de référence_x000a_(avec lien vers le communiqué de presse ou l’avis)" dataDxfId="16"/>
-[...1 lines deleted...]
-    <tableColumn id="5" xr3:uid="{C0C3A101-6343-4F3A-92E0-C77ABB9D57D7}" name="Juridiction à l'origine de la demande" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{6B8FBA87-851A-4EFC-B0A5-051FBC693B57}" name="N° de référence_x000a_(avec lien vers le communiqué de presse ou l’avis)" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{9E20D850-F72F-4560-AF85-A9E02F34944F}" name="Date de la demande" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{C0C3A101-6343-4F3A-92E0-C77ABB9D57D7}" name="Juridiction à l'origine de la demande" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{C4DA8A1E-5EC4-43DA-96D8-D13082ACEFB1}" name="Demande acceptée / rejetée par le _x000a_collège de la GC "/>
-    <tableColumn id="8" xr3:uid="{0F23A687-A02D-45B9-9DD0-B453316F8C64}" name="Date d’acceptation /de rejet de la demande" dataDxfId="13"/>
-[...1 lines deleted...]
-    <tableColumn id="2" xr3:uid="{DB1F89FB-8D81-4B2E-8A75-8D9D383F7CAC}" name="Article(s) concerné(s)  de la Convention" dataDxfId="11"/>
+    <tableColumn id="8" xr3:uid="{0F23A687-A02D-45B9-9DD0-B453316F8C64}" name="Date d’acceptation /de rejet de la demande" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{94993CE9-A13C-4DC4-998B-198D40F88F46}" name="Description de la demande" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{DB1F89FB-8D81-4B2E-8A75-8D9D383F7CAC}" name="Article(s) concerné(s)  de la Convention" dataDxfId="1"/>
     <tableColumn id="10" xr3:uid="{D3C2BA24-18E0-4A16-BD2A-AD83910A5EF3}" name="Date de l'avis"/>
-    <tableColumn id="6" xr3:uid="{05185A56-562C-4C3D-B055-DB33ED978143}" name="Avis de la Cour" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{05185A56-562C-4C3D-B055-DB33ED978143}" name="Avis de la Cour" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
-</table>
-[...25 lines deleted...]
-  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2411,1195 +1698,706 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7828607-11178317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462569-11987919&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20un%20litige%20au%20sujet%20de%20la%20proportionnalit%C3%A9%20d%E2%80%99une%20p%C3%A9nalit%C3%A9%20fiscale%20au%20montant%20forfaitairement%20fix%C3%A9%20par%20la%20loi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6380431-8364345" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7623158-11063191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323362-11737688&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20la%20question%20de%20savoir%20si%20la%20cellule%20d%E2%80%99une%20religieuse%20peut%20%C3%AAtre%20consid%C3%A9r%C3%A9e%20comme%20son%20domicile.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6708599-9909826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7306131-10801071" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7385707-10746862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-8120401-11370753" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7317049-10805824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531621-12114560&amp;filename=La%20Cour%20a%20accept%C3%A9%20la%20demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20constitutionnelle%20du%20Luxembourg%20concernant%20l%E2%80%99obligation%20des%20avocats%20de%20compara%C3%AEtre%20en%20personne%20devant%20les%20instances%20disciplinaires.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7986563-11141730" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951433-9350948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7879235-10954901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531043-12113536&amp;filename=La%20Cour%20accepte%2C%20%C3%A0%20la%20demande%20de%20la%20Cour%20supr%C3%AAme%20slov%C3%A8ne%2C%20de%20rendre%20un%20avis%20consultatif%20sur%20les%20droits%20de%20propri%C3%A9t%C3%A9%20des%20propri%C3%A9taires%20fonciers%20en%20mati%C3%A8re%20de%20construction%20de%20routes%20nationales.pdf" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7828607-11178317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462569-11987919&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20un%20litige%20au%20sujet%20de%20la%20proportionnalit%C3%A9%20d%E2%80%99une%20p%C3%A9nalit%C3%A9%20fiscale%20au%20montant%20forfaitairement%20fix%C3%A9%20par%20la%20loi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6380431-8364345" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7623158-11063191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323362-11737688&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20la%20question%20de%20savoir%20si%20la%20cellule%20d%E2%80%99une%20religieuse%20peut%20%C3%AAtre%20consid%C3%A9r%C3%A9e%20comme%20son%20domicile.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6708599-9909826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8664391-12355164&amp;filename=European%20Court%20accepts%20request%20from%20the%20Netherlands%20Supreme%20Court%20for%20an%20advisory%20opinion%20concerning%20review%20mechanism%20of%20a%20final%20acquittal%20for%20murder.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7306131-10801071" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7385707-10746862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-8120401-11370753" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7317049-10805824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531621-12114560&amp;filename=La%20Cour%20a%20accept%C3%A9%20la%20demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20constitutionnelle%20du%20Luxembourg%20concernant%20l%E2%80%99obligation%20des%20avocats%20de%20compara%C3%AEtre%20en%20personne%20devant%20les%20instances%20disciplinaires.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7986563-11141730" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951433-9350948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7879235-10954901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531043-12113536&amp;filename=La%20Cour%20accepte%2C%20%C3%A0%20la%20demande%20de%20la%20Cour%20supr%C3%AAme%20slov%C3%A8ne%2C%20de%20rendre%20un%20avis%20consultatif%20sur%20les%20droits%20de%20propri%C3%A9t%C3%A9%20des%20propri%C3%A9taires%20fonciers%20en%20mati%C3%A8re%20de%20construction%20de%20routes%20nationales.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3190931B-A9BA-40F2-8F31-0A3252409FE2}">
-  <dimension ref="B1:L28"/>
+  <dimension ref="B1:L29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="39.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="108.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="26.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="24.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="96.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="21" style="3" customWidth="1"/>
     <col min="12" max="12" width="73" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="77" t="s">
-[...9 lines deleted...]
-      <c r="J1" s="77"/>
+      <c r="B1" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
     </row>
     <row r="2" spans="2:12" ht="168" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="76" t="s">
-[...11 lines deleted...]
-      <c r="L2" s="40"/>
+      <c r="B2" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
     </row>
-    <row r="3" spans="2:12" s="54" customFormat="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K3" s="55"/>
+    <row r="3" spans="2:12" s="40" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="K3" s="41"/>
     </row>
     <row r="4" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="75" t="s">
-[...11 lines deleted...]
-      <c r="L4" s="41"/>
+      <c r="B4" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
     </row>
     <row r="5" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>22</v>
+      </c>
+      <c r="I5" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="33" t="s">
+        <v>21</v>
       </c>
       <c r="K5" s="1"/>
     </row>
     <row r="6" spans="2:12" ht="159.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" s="62">
+        <v>46268</v>
+      </c>
+      <c r="D6" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="62">
+        <v>46309</v>
+      </c>
+      <c r="G6" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="64">
-[...2 lines deleted...]
-      <c r="D6" s="65" t="s">
+      <c r="H6" s="58" t="s">
         <v>84</v>
       </c>
-      <c r="E6" s="66" t="s">
-[...12 lines deleted...]
-      <c r="J6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="64"/>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="2:12" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="70" t="s">
-[...11 lines deleted...]
-      <c r="F7" s="64">
+      <c r="B7" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="50">
+        <v>46086</v>
+      </c>
+      <c r="D7" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="E7" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="50">
         <v>46153</v>
       </c>
-      <c r="G7" s="74" t="s">
-[...6 lines deleted...]
-      <c r="J7" s="79"/>
+      <c r="G7" s="60" t="s">
+        <v>76</v>
+      </c>
+      <c r="H7" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="I7" s="57"/>
+      <c r="J7" s="49"/>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="70" t="s">
+      <c r="B8" s="56" t="s">
         <v>77</v>
       </c>
-      <c r="C8" s="64">
-[...9 lines deleted...]
-        <v>46069</v>
+      <c r="C8" s="50">
+        <v>46083</v>
+      </c>
+      <c r="D8" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="50">
+        <v>46153</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-      <c r="J8" s="63"/>
+        <v>79</v>
+      </c>
+      <c r="H8" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="I8" s="57"/>
+      <c r="J8" s="61"/>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="2:12" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="70" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="67" t="s">
+      <c r="B9" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="50">
+        <v>46029</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="50">
+        <v>46069</v>
+      </c>
+      <c r="G9" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="H9" s="72" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H9" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" s="57"/>
+      <c r="J9" s="49"/>
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="2:12" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="70" t="s">
-[...24 lines deleted...]
-        <v>17</v>
+      <c r="B10" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="50">
+        <v>45890</v>
+      </c>
+      <c r="D10" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="50">
+        <v>45915</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="59">
+        <v>46086</v>
+      </c>
+      <c r="J10" s="22" t="s">
+        <v>70</v>
       </c>
       <c r="K10" s="1"/>
     </row>
     <row r="11" spans="2:12" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="56" t="s">
-        <v>67</v>
-[...23 lines deleted...]
-        <v>17</v>
+        <v>61</v>
+      </c>
+      <c r="C11" s="50">
+        <v>45609</v>
+      </c>
+      <c r="D11" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="50">
+        <v>45646</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="I11" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="J11" s="55" t="s">
+        <v>7</v>
       </c>
       <c r="K11" s="1"/>
     </row>
     <row r="12" spans="2:12" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="56" t="s">
-[...24 lines deleted...]
-        <v>17</v>
+      <c r="B12" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="50">
+        <v>45349</v>
+      </c>
+      <c r="D12" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="50">
+        <v>45471</v>
+      </c>
+      <c r="G12" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="J12" s="55" t="s">
+        <v>7</v>
       </c>
       <c r="K12" s="1"/>
     </row>
     <row r="13" spans="2:12" ht="217.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="56" t="s">
-[...24 lines deleted...]
-        <v>62</v>
+      <c r="B13" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="43">
+        <v>45301</v>
+      </c>
+      <c r="D13" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="43">
+        <v>45341</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="H13" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="J13" s="49" t="s">
+        <v>7</v>
       </c>
       <c r="K13" s="1"/>
     </row>
     <row r="14" spans="2:12" ht="191.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="45" t="s">
-[...20 lines deleted...]
-      <c r="I14" s="37">
+      <c r="B14" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="34">
         <v>45029</v>
       </c>
-      <c r="J14" s="36" t="s">
-        <v>81</v>
+      <c r="D14" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="34">
+        <v>45056</v>
+      </c>
+      <c r="G14" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="I14" s="23">
+        <v>45274</v>
+      </c>
+      <c r="J14" s="22" t="s">
+        <v>52</v>
       </c>
       <c r="K14" s="1"/>
     </row>
     <row r="15" spans="2:12" ht="290.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="45" t="s">
-[...24 lines deleted...]
-        <v>51</v>
+      <c r="B15" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="15">
+        <v>44844</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="15">
+        <v>44872</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="23">
+        <v>45029</v>
+      </c>
+      <c r="J15" s="22" t="s">
+        <v>71</v>
       </c>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="2:12" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="45" t="s">
-[...24 lines deleted...]
-        <v>53</v>
+      <c r="B16" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="15">
+        <v>44301</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="15">
+        <v>44347</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="23">
+        <v>44755</v>
+      </c>
+      <c r="J16" s="22" t="s">
+        <v>41</v>
       </c>
       <c r="K16" s="1"/>
     </row>
     <row r="17" spans="2:11" ht="261" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="45" t="s">
-[...24 lines deleted...]
-        <v>82</v>
+      <c r="B17" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="15">
+        <v>44266</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="15">
+        <v>44326</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="I17" s="23">
+        <v>44677</v>
+      </c>
+      <c r="J17" s="22" t="s">
+        <v>43</v>
       </c>
       <c r="K17" s="1"/>
     </row>
     <row r="18" spans="2:11" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H18" s="35" t="s">
+      <c r="B18" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
+        <v>44140</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="15">
+        <v>44221</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="H18" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="I18" s="44" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="I18" s="23">
+        <v>44659</v>
+      </c>
+      <c r="J18" s="22" t="s">
+        <v>72</v>
       </c>
       <c r="K18" s="1"/>
     </row>
     <row r="19" spans="2:11" ht="327" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="45" t="s">
-[...24 lines deleted...]
-        <v>44</v>
+      <c r="B19" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="15">
+        <v>44154</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="15">
+        <v>44179</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>7</v>
       </c>
       <c r="K19" s="1"/>
     </row>
     <row r="20" spans="2:11" ht="212.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="45" t="s">
-[...24 lines deleted...]
-        <v>46</v>
+      <c r="B20" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="18">
+        <v>43710</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="20">
+        <v>43740</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="23">
+        <v>43980</v>
+      </c>
+      <c r="J20" s="22" t="s">
+        <v>34</v>
       </c>
       <c r="K20" s="1"/>
     </row>
     <row r="21" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="22"/>
-[...6 lines deleted...]
-      <c r="I21" s="26"/>
+      <c r="B21" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="18">
+        <v>43385</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="20">
+        <v>43437</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I21" s="25">
+        <v>43565</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C27" s="20"/>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
     </row>
     <row r="28" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B28" s="21"/>
-      <c r="C28" s="21"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B1:J1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B17" r:id="rId1" xr:uid="{9552A881-6BE8-4641-A430-2DF780C6257A}"/>
-[...13 lines deleted...]
-    <hyperlink ref="B7" r:id="rId15" xr:uid="{AFFD71C0-2F8F-4501-92B3-9116725C4C44}"/>
+    <hyperlink ref="B18" r:id="rId1" xr:uid="{9552A881-6BE8-4641-A430-2DF780C6257A}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{CEF501D3-43AF-4836-B1A3-5F6D8D43DC6B}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{014C54A5-068C-4BAD-80BD-4C5B3E48094B}"/>
+    <hyperlink ref="B19" r:id="rId4" xr:uid="{7F26E8E5-0C36-45D6-BE82-26DAB79E4C83}"/>
+    <hyperlink ref="B17" r:id="rId5" xr:uid="{5E1A0E4B-8009-4025-99F7-FA04F51F57A5}"/>
+    <hyperlink ref="B16" r:id="rId6" xr:uid="{1F3594F7-F526-4440-9F71-F3786E6BB0F1}"/>
+    <hyperlink ref="B15" r:id="rId7" xr:uid="{FCA86000-3C4A-4CB3-B349-2C99D36818D4}"/>
+    <hyperlink ref="B14" r:id="rId8" xr:uid="{9A88937E-15D1-4FC0-9196-DB56A7C15439}"/>
+    <hyperlink ref="B13" r:id="rId9" xr:uid="{2B4D2E9B-8E85-4BEE-A29B-BA075EF843D4}"/>
+    <hyperlink ref="B12" r:id="rId10" xr:uid="{29DAACB8-94AE-4BEF-B924-9F44A1EA6C62}"/>
+    <hyperlink ref="B11" r:id="rId11" display="https://hudoc.echr.coe.int/fre?i=003-8120401-11370753" xr:uid="{B2A348A7-D92B-46BA-948D-F8DF5C9F18DD}"/>
+    <hyperlink ref="B10" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323362-11737688&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20la%20question%20de%20savoir%20si%20la%20cellule%20d%E2%80%99une%20religieuse%20peut%20%C3%AAtre%20consid%C3%A9r%C3%A9e%20comme%20son%20domicile.pdf" xr:uid="{009EB434-4A7A-472F-BE38-3524C51A368C}"/>
+    <hyperlink ref="B9" r:id="rId13" xr:uid="{D154A6D2-99C1-4195-9B1C-0B98E6A7DD9A}"/>
+    <hyperlink ref="B7" r:id="rId14" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531043-12113536&amp;filename=La%20Cour%20accepte%2C%20%C3%A0%20la%20demande%20de%20la%20Cour%20supr%C3%AAme%20slov%C3%A8ne%2C%20de%20rendre%20un%20avis%20consultatif%20sur%20les%20droits%20de%20propri%C3%A9t%C3%A9%20des%20propri%C3%A9taires%20fonciers%20en%20mati%C3%A8re%20de%20construction%20de%20routes%20nationales.pdf" xr:uid="{0B89B533-0163-4D4B-ACED-8E02E6B7D3E1}"/>
+    <hyperlink ref="B8" r:id="rId15" xr:uid="{AFFD71C0-2F8F-4501-92B3-9116725C4C44}"/>
+    <hyperlink ref="B6" r:id="rId16" xr:uid="{29047762-B7AC-4264-9686-39BFB0FA1D33}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId16"/>
-  <drawing r:id="rId17"/>
+  <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId17"/>
+  <drawing r:id="rId18"/>
   <tableParts count="1">
-    <tablePart r:id="rId18"/>
-[...511 lines deleted...]
-    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId19"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Avis consultatifs</vt:lpstr>
-      <vt:lpstr>CHECKLIST</vt:lpstr>
       <vt:lpstr>'Avis consultatifs'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Radojevic, Srdjan</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>