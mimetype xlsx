--- v3 (2026-03-19)
+++ v4 (2026-05-19)
@@ -6,67 +6,67 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0072694B-63D0-4075-9E4A-8681DC77E516}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7B45378C-B5FD-474A-A3FB-8076A965A466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-2070" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Avis consultatifs" sheetId="5" r:id="rId1"/>
     <sheet name="CHECKLIST" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Avis consultatifs'!$A$2:$H$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Avis consultatifs'!$A$2:$H$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E23" i="4" l="1"/>
   <c r="D23" i="4"/>
   <c r="C23" i="4"/>
   <c r="B23" i="4"/>
   <c r="E22" i="4"/>
   <c r="D22" i="4"/>
   <c r="C22" i="4"/>
@@ -125,51 +125,51 @@
   <c r="B9" i="4"/>
   <c r="E8" i="4"/>
   <c r="D8" i="4"/>
   <c r="C8" i="4"/>
   <c r="B8" i="4"/>
   <c r="E7" i="4"/>
   <c r="D7" i="4"/>
   <c r="C7" i="4"/>
   <c r="B7" i="4"/>
   <c r="E6" i="4"/>
   <c r="D6" i="4"/>
   <c r="C6" i="4"/>
   <c r="B6" i="4"/>
   <c r="E5" i="4"/>
   <c r="D5" i="4"/>
   <c r="C5" i="4"/>
   <c r="B5" i="4"/>
   <c r="E4" i="4"/>
   <c r="D4" i="4"/>
   <c r="C4" i="4"/>
   <c r="B4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="91">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Excel tips</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -635,112 +635,159 @@
         <color theme="3" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> et  l’application de l’article 8, était formulée dans le cadre d’un recours pendant devant la Haute Cour portant sur la révocation d’une magistrate de sa fonction de juge en raison du fait qu’elle ne s’était pas présentée pour établir une expertise visant à déterminer dans quelle mesure elle souffrait d’une maladie mentale de nature à l’empêcher d’exercer sa fonction de manière adéquate.</t>
     </r>
   </si>
   <si>
     <t>P16-2025-001</t>
   </si>
   <si>
     <t>Cour suprême ukrainienne</t>
   </si>
   <si>
     <t>Par sa demande d'avis consultatif, la Cour suprême ukrainienne sollicite la Cour afin d’obtenir des indications sur les questions relatives à la Convention qui se posent dans une affaire pendante devant elle concernant un litige entre un monastère de l’Église catholique grecque ukrainienne et une ancienne religieuse au sujet du droit de l’intéressée de résider dans un couvent appartenant au monastère, couvent qu’elle avait quitté dans le contexte d’un conflit au sein de la communauté religieuse.
 La demande soulève des questions relatives au droit d’une personne ayant appartenu à un ordre religieux, en particulier celle de savoir si les locaux des édifices religieux – monastères (cellules monastiques) – constituent un « domicile » au sens de l'article 8 et si la compétence de la juridiction nationale s'étend à un tel litige.</t>
   </si>
   <si>
     <t xml:space="preserve">Demandes d'avis consultatif au titre du Protocole n° 16 *
 </t>
   </si>
   <si>
     <t>P16-2026-001</t>
   </si>
   <si>
-    <t>Dans sa demande d’avis consultatif, la Cour suprême ukrainienne sollicite la Cour afin d’obtenir des indications sur les questions relatives à la Convention qui se posent dans une affaire pendante devant elle, concernant un litige entre une société privée et l’administration fiscale au sujet de la proportionnalité d’une pénalité dont le montant est forfaitairement fixé par la loi. La demande soulève des questions relatives, d’une part, à la possibilité pour le juge national d’imposer au contribuable une sanction plus clémente mais non prévue par la loi et, d’autre part, aux critères à prendre en considération pour examiner la proportionnalité d’une pénalité.</t>
-[...1 lines deleted...]
-  <si>
     <t>Article 1 du Protocole n° 1</t>
   </si>
   <si>
     <t>Articles 8, 9 et 6 § 1 et article 1 du Protocole n° 1</t>
   </si>
   <si>
     <t>Question 1 :
 Les locaux d’un monastère ou d’un couvent, y compris les cellules monastiques, peuvent être considérés comme le « domicile », au sens de l’article 8, lu à la lumière de l’article 9, des personnes qui ont des liens suffisants et continus avec les lieux. Si ces liens sont uniquement fondés sur des motifs religieux, alors la situation de ces personnes au sein de la communauté religieuse concernée qui occupe les lieux revêt une importance particulière.
 Question 2 :
 L’applicabilité de l’article 6 de la Convention, et donc du droit d’accès à un tribunal qu’il garantit, à une procédure conduite devant une juridiction nationale dépend de la question de savoir si le litige porte sur l’existence d’un droit que l’on peut prétendre reconnu, au moins de manière défendable, en droit interne. C’est une question qu’il appartient au premier chef à la juridiction nationale de trancher. Ce faisant, cette dernière doit soumettre à un examen attentif les prétentions dont elle est saisie et motiver de manière convaincante la conclusion à laquelle elle parvient sur ce point, en tenant compte du droit et de la jurisprudence internes pertinents. Dans l’affaire en cours devant la juridiction demanderesse, les dispositions et la jurisprudence internes relatives à l’autonomie des organisations religieuses revêtiront aux fins de cette appréciation une pertinence particulière.
 Si la juridiction nationale conclut, au vu des faits de la cause et du droit interne pertinent, que la partie demanderesse au procès ne peut plus, même de manière défendable, prétendre à un « droit » relativement à la cellule qu’elle occupait auparavant, elle ne sera dès lors pas tenue, en vertu de l’article 6 de la Convention, de statuer sur le fond de ces prétentions. En revanche, si la conclusion de la juridiction nationale est que le droit revendiqué par la partie demanderesse est au moins défendable et que les autres conditions d’applicabilité de l’article 6 sont également réunies, cette dernière, en principe, sera alors en droit de faire examiner sa cause dans le respect des exigences d’un procès civil équitable qui sont énoncées dans la jurisprudence constante de la Cour sur le terrain de cette disposition.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1. Les procédures judiciaires relatives à l’adoption d’un enfant majeur peuvent être considérées comme affectant la vie privée du parent biologique au sens de l’article 8 de la Convention. Ce parent doit se voir offrir la possibilité d’être entendu et ses arguments doivent être pris en compte aux fins de la décision dans la mesure où ils sont pertinents. Eu égard, toutefois, à l’ample marge d’appréciation dont l’État dispose dans l’encadrement de la procédure d’adoption d’un adulte, le respect de l’article 8 n’exige pas que le parent biologique se voit accorder la qualité de partie ni le droit de former un recours contre la décision ayant autorisé l’adoption.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="3"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="3"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="3"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Si la juridiction dont émane la demande détermine que l’on ne saurait prétendre, même de manière défendable, que le droit revendiqué par la mère biologique est reconnu en droit interne, il s’ensuivra que l’article 6 de la Convention n’est pas applicable à l’égard de cette dernière dans le contexte de la procédure d’adoption d’un adulte.</t>
     </r>
   </si>
   <si>
     <t>1. La Cour n'a pas jugé opportun de répondre à la question de savoir si la Cour administrative suprême devait tenir compte des difficultés rencontrées par les autorités lituaniennes dans l'exécution de l'arrêt Paksas, compte tenu du processus d'amendement constitutionnel en cours, ainsi que des limites inhérentes au système d'avis consultatifs prévu par le Protocole 16 lorsqu'il s'agit de questions relatives à l'exécution des arrêts de la Cour.
 2. La Cour a précisé les exigences et les critères pertinents pour apprécier si, dans les circonstances concrètes d'une affaire donnée, l'interdiction faite à un ancien député mis en accusation de se présenter aux élections au Parlement était devenue disproportionnée au regard de l'article 3 du Protocole n° 1. Les critères pertinents devraient avoir un caractère objectif et tenir compte de manière transparente des circonstances liées non seulement aux événements ayant conduit à la destitution de la personne concernée, mais aussi – et principalement – ​​à la fonction recherchée par cette personne à l'avenir. En effet, le but de la destitution et de l'interdiction subséquente n'était pas seulement d'imposer une autre sanction à la personne concernée, mais de protéger les institutions parlementaires. De plus, de tels critères devraient être identifiés principalement sous l'angle des exigences du bon fonctionnement de l'institution dont l'intéressé cherche à devenir membre, voire du système constitutionnel et démocratique de l'Etat concerné dans son ensemble .</t>
   </si>
+  <si>
+    <t>P16-2026-003</t>
+  </si>
+  <si>
+    <t>Cour suprême de Slovénie</t>
+  </si>
+  <si>
+    <t>Dans sa demande d’avis consultatif, la Cour suprême ukrainienne sollicite la Cour afin d’obtenir des indications sur les questions relatives à la Convention qui se posent dans une affaire pendante devant elle, concernant un litige entre une société privée et l’administration fiscale au sujet de la proportionnalité d’une pénalité dont le montant est forfaitairement fixé par la loi.
+La demande soulève des questions relatives, d’une part, à la possibilité pour le juge national d’imposer au contribuable une sanction plus clémente mais non prévue par la loi et, d’autre part, aux critères à prendre en considération pour examiner la proportionnalité d’une pénalité.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dans sa demande d’avis consultatif, la Cour suprême slovène sollicite l'avis de la Cour sur la question de savoir si le fait d’autoriser la délivrance d’un permis de construire et la construction d’une autoroute sans avoir au préalable exproprié le terrain concerné constitue une atteinte injustifiée au droit de propriété des propriétaires, tel que protégé par l’article 1 du Protocole n° 1 à la Convention et par l’article 33 de la Constitution slovène.
+La question posée est notamment de savoir si, sous l’angle de la protection offerte au propriétaire par l’article 1 du Protocole n° 1, en matière de construction de routes publiques, il suffit toujours que le propriétaire reçoive une indemnité pécuniaire pour un bien exproprié </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="3" tint="-0.499984740745262"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>de facto</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="3" tint="-0.499984740745262"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, ou s’il doit également se voir garantir une protection contre les atteintes à son droit de propriété tant qu’une décision définitive d’expropriation n’a pas été prise.</t>
+    </r>
+  </si>
+  <si>
+    <t>P16-2026-002</t>
+  </si>
+  <si>
+    <t>Cour constitutionnelle du Luxembourg</t>
+  </si>
+  <si>
+    <t>Dans sa demande d’avis consultatif, la Cour constitutionnelle du Luxembourg, sollicite l'avis de la Cour sur la compatibilité avec les dispositions de la Convention de l’obligation pour un professionnel inculpé de comparaître en personne à l’audience disciplinaire, sans aucune possibilité d'être représenté par un avocat, et l’impossibilité de faire opposition d’une décision de condamnation rendue par défaut.
+La demande est formulée dans le contexte d’une procédure disciplinaire diligentée contre une ancienne avocate du barreau du Luxembourg, qui a été condamnée à une interdiction à vie d’exercer la profession d’avocat pour défaut de comparution en personne à son audience d'appel.</t>
+  </si>
+  <si>
+    <t>Article 6</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -919,50 +966,63 @@
     <font>
       <sz val="11"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="3"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="3" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF244062"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1080,220 +1140,205 @@
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1301,73 +1346,76 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{9725483A-B166-4BAE-AA5B-A7B7C6310022}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF244062"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color rgb="FF0070C0"/>
         </left>
@@ -2030,54 +2078,54 @@
         <a:xfrm>
           <a:off x="22387705" y="156635"/>
           <a:ext cx="1257300" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B5:J18" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="F5:F20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E58F078A-978B-4FC7-A9DE-E3638BB07B16}" name="KSPendingGC4" displayName="KSPendingGC4" ref="B5:J20" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
+  <autoFilter ref="B5:J20" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H22">
+    <sortCondition descending="1" ref="F5:F22"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="4" xr3:uid="{6B8FBA87-851A-4EFC-B0A5-051FBC693B57}" name="N° de référence_x000a_(avec lien vers le communiqué de presse ou l’avis)" dataDxfId="16"/>
     <tableColumn id="3" xr3:uid="{9E20D850-F72F-4560-AF85-A9E02F34944F}" name="Date de la demande" dataDxfId="15"/>
     <tableColumn id="5" xr3:uid="{C0C3A101-6343-4F3A-92E0-C77ABB9D57D7}" name="Juridiction à l'origine de la demande" dataDxfId="14"/>
     <tableColumn id="9" xr3:uid="{C4DA8A1E-5EC4-43DA-96D8-D13082ACEFB1}" name="Demande acceptée / rejetée par le _x000a_collège de la GC "/>
     <tableColumn id="8" xr3:uid="{0F23A687-A02D-45B9-9DD0-B453316F8C64}" name="Date d’acceptation /de rejet de la demande" dataDxfId="13"/>
     <tableColumn id="1" xr3:uid="{94993CE9-A13C-4DC4-998B-198D40F88F46}" name="Description de la demande" dataDxfId="12"/>
     <tableColumn id="2" xr3:uid="{DB1F89FB-8D81-4B2E-8A75-8D9D383F7CAC}" name="Article(s) concerné(s)  de la Convention" dataDxfId="11"/>
     <tableColumn id="10" xr3:uid="{D3C2BA24-18E0-4A16-BD2A-AD83910A5EF3}" name="Date de l'avis"/>
     <tableColumn id="6" xr3:uid="{05185A56-562C-4C3D-B055-DB33ED978143}" name="Avis de la Cour" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="KSPendingGC2" displayName="KSPendingGC2" ref="B3:H23" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
   <autoFilter ref="B3:H23" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:H23">
     <sortCondition ref="B3:B23"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Application Name" dataDxfId="6">
       <calculatedColumnFormula>#REF!</calculatedColumnFormula>
@@ -2363,1096 +2411,1150 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7828607-11178317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462569-11987919&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20un%20litige%20au%20sujet%20de%20la%20proportionnalit%C3%A9%20d%E2%80%99une%20p%C3%A9nalit%C3%A9%20fiscale%20au%20montant%20forfaitairement%20fix%C3%A9%20par%20la%20loi.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6380431-8364345" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7623158-11063191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323362-11737688&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20la%20question%20de%20savoir%20si%20la%20cellule%20d%E2%80%99une%20religieuse%20peut%20%C3%AAtre%20consid%C3%A9r%C3%A9e%20comme%20son%20domicile.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6708599-9909826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7306131-10801071" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7385707-10746862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-8120401-11370753" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7317049-10805824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7986563-11141730" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951433-9350948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7879235-10954901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7828607-11178317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8462569-11987919&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20un%20litige%20au%20sujet%20de%20la%20proportionnalit%C3%A9%20d%E2%80%99une%20p%C3%A9nalit%C3%A9%20fiscale%20au%20montant%20forfaitairement%20fix%C3%A9%20par%20la%20loi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6380431-8364345" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7623158-11063191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323362-11737688&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20la%20question%20de%20savoir%20si%20la%20cellule%20d%E2%80%99une%20religieuse%20peut%20%C3%AAtre%20consid%C3%A9r%C3%A9e%20comme%20son%20domicile.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-6708599-9909826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7306131-10801071" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7385707-10746862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-8120401-11370753" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7317049-10805824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531621-12114560&amp;filename=La%20Cour%20a%20accept%C3%A9%20la%20demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20constitutionnelle%20du%20Luxembourg%20concernant%20l%E2%80%99obligation%20des%20avocats%20de%20compara%C3%AEtre%20en%20personne%20devant%20les%20instances%20disciplinaires.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7986563-11141730" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=003-6951433-9350948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/fre?i=003-7879235-10954901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531043-12113536&amp;filename=La%20Cour%20accepte%2C%20%C3%A0%20la%20demande%20de%20la%20Cour%20supr%C3%AAme%20slov%C3%A8ne%2C%20de%20rendre%20un%20avis%20consultatif%20sur%20les%20droits%20de%20propri%C3%A9t%C3%A9%20des%20propri%C3%A9taires%20fonciers%20en%20mati%C3%A8re%20de%20construction%20de%20routes%20nationales.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3190931B-A9BA-40F2-8F31-0A3252409FE2}">
-  <dimension ref="B1:L26"/>
+  <dimension ref="B1:L28"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A6" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="39.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="108.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="26.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="24.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="96.5703125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="21" style="41" customWidth="1"/>
+    <col min="11" max="11" width="21" style="3" customWidth="1"/>
     <col min="12" max="12" width="73" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="82" t="s">
+      <c r="B1" s="77" t="s">
         <v>50</v>
       </c>
-      <c r="C1" s="82"/>
-[...9 lines deleted...]
-      <c r="B2" s="81" t="s">
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+    </row>
+    <row r="2" spans="2:12" ht="168" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="76" t="s">
         <v>76</v>
       </c>
-      <c r="C2" s="81"/>
-[...11 lines deleted...]
-      <c r="B3" s="58" t="s">
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+    </row>
+    <row r="3" spans="2:12" s="54" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="58"/>
-[...9 lines deleted...]
-      <c r="B4" s="80" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="K3" s="55"/>
+    </row>
+    <row r="4" spans="2:12" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="80"/>
-[...8 lines deleted...]
-      <c r="L4" s="43"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
     </row>
     <row r="5" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="32" t="s">
+      <c r="I5" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="J5" s="52" t="s">
+      <c r="J5" s="47" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="1"/>
     </row>
-    <row r="6" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="75" t="s">
+    <row r="6" spans="2:12" ht="159.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="64">
+        <v>46086</v>
+      </c>
+      <c r="D6" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="E6" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="64">
+        <v>46153</v>
+      </c>
+      <c r="G6" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="H6" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="I6" s="71"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="1"/>
+    </row>
+    <row r="7" spans="2:12" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="C7" s="64">
+        <v>46083</v>
+      </c>
+      <c r="D7" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="E7" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="64">
+        <v>46153</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="H7" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="I7" s="71"/>
+      <c r="J7" s="79"/>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="2:12" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="70" t="s">
         <v>77</v>
       </c>
-      <c r="C6" s="69">
+      <c r="C8" s="64">
         <v>46029</v>
       </c>
-      <c r="D6" s="70" t="s">
+      <c r="D8" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="E6" s="71" t="s">
+      <c r="E8" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="69">
+      <c r="F8" s="64">
         <v>46069</v>
       </c>
-      <c r="G6" s="65" t="s">
+      <c r="G8" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="H8" s="61" t="s">
         <v>78</v>
       </c>
-      <c r="H6" s="66" t="s">
+      <c r="I8" s="71"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="1"/>
+    </row>
+    <row r="9" spans="2:12" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="64">
+        <v>45890</v>
+      </c>
+      <c r="D9" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="64">
+        <v>45915</v>
+      </c>
+      <c r="G9" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" s="72" t="s">
         <v>79</v>
       </c>
-      <c r="I6" s="76"/>
-[...13 lines deleted...]
-      <c r="E7" s="71" t="s">
+      <c r="I9" s="73">
+        <v>46086</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="K9" s="1"/>
+    </row>
+    <row r="10" spans="2:12" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="70" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="64">
+        <v>45609</v>
+      </c>
+      <c r="D10" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="64">
+        <v>45646</v>
+      </c>
+      <c r="G10" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="H10" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="1"/>
+    </row>
+    <row r="11" spans="2:12" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="64">
+        <v>45349</v>
+      </c>
+      <c r="D11" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="64">
+        <v>45471</v>
+      </c>
+      <c r="G11" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="H11" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="1"/>
+    </row>
+    <row r="12" spans="2:12" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="57">
+        <v>45301</v>
+      </c>
+      <c r="D12" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="57">
+        <v>45341</v>
+      </c>
+      <c r="G12" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" s="61" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="1"/>
+    </row>
+    <row r="13" spans="2:12" ht="217.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="48">
+        <v>45029</v>
+      </c>
+      <c r="D13" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="F7" s="69">
-[...11 lines deleted...]
-      <c r="J7" s="37" t="s">
+      <c r="F13" s="48">
+        <v>45056</v>
+      </c>
+      <c r="G13" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" s="37">
+        <v>45274</v>
+      </c>
+      <c r="J13" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" s="1"/>
+    </row>
+    <row r="14" spans="2:12" ht="191.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="29">
+        <v>44844</v>
+      </c>
+      <c r="D14" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="29">
+        <v>44872</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="H14" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="I14" s="37">
+        <v>45029</v>
+      </c>
+      <c r="J14" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="K7" s="1"/>
-[...11 lines deleted...]
-      <c r="E8" s="71" t="s">
+      <c r="K14" s="1"/>
+    </row>
+    <row r="15" spans="2:12" ht="290.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="29">
+        <v>44301</v>
+      </c>
+      <c r="D15" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="29">
+        <v>44347</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="37">
+        <v>44755</v>
+      </c>
+      <c r="J15" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="K15" s="1"/>
+    </row>
+    <row r="16" spans="2:12" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="29">
+        <v>44266</v>
+      </c>
+      <c r="D16" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" s="29">
+        <v>44326</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="H16" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" s="37">
+        <v>44677</v>
+      </c>
+      <c r="J16" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="K16" s="1"/>
+    </row>
+    <row r="17" spans="2:11" ht="261" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="46">
+        <v>44140</v>
+      </c>
+      <c r="D17" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="29">
+        <v>44221</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="37">
+        <v>44659</v>
+      </c>
+      <c r="J17" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="K17" s="1"/>
+    </row>
+    <row r="18" spans="2:11" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="29">
+        <v>44154</v>
+      </c>
+      <c r="D18" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="F8" s="69">
-[...5 lines deleted...]
-      <c r="H8" s="73" t="s">
+      <c r="F18" s="29">
+        <v>44179</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1"/>
+    </row>
+    <row r="19" spans="2:11" ht="327" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="32">
+        <v>43710</v>
+      </c>
+      <c r="D19" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="34">
+        <v>43740</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="37">
+        <v>43980</v>
+      </c>
+      <c r="J19" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="K19" s="1"/>
+    </row>
+    <row r="20" spans="2:11" ht="212.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="32">
+        <v>43385</v>
+      </c>
+      <c r="D20" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="34">
+        <v>43437</v>
+      </c>
+      <c r="G20" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="H20" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="I8" s="67" t="s">
-[...299 lines deleted...]
-      <c r="I18" s="40">
+      <c r="I20" s="39">
         <v>43565</v>
       </c>
-      <c r="J18" s="28" t="s">
+      <c r="J20" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="K18" s="1"/>
-[...17 lines deleted...]
-      <c r="C26" s="22"/>
+      <c r="K20" s="1"/>
+    </row>
+    <row r="21" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B1:J1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{9552A881-6BE8-4641-A430-2DF780C6257A}"/>
-[...11 lines deleted...]
-    <hyperlink ref="B6" r:id="rId13" xr:uid="{D154A6D2-99C1-4195-9B1C-0B98E6A7DD9A}"/>
+    <hyperlink ref="B17" r:id="rId1" xr:uid="{9552A881-6BE8-4641-A430-2DF780C6257A}"/>
+    <hyperlink ref="B19" r:id="rId2" xr:uid="{CEF501D3-43AF-4836-B1A3-5F6D8D43DC6B}"/>
+    <hyperlink ref="B20" r:id="rId3" xr:uid="{014C54A5-068C-4BAD-80BD-4C5B3E48094B}"/>
+    <hyperlink ref="B18" r:id="rId4" xr:uid="{7F26E8E5-0C36-45D6-BE82-26DAB79E4C83}"/>
+    <hyperlink ref="B16" r:id="rId5" xr:uid="{5E1A0E4B-8009-4025-99F7-FA04F51F57A5}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{1F3594F7-F526-4440-9F71-F3786E6BB0F1}"/>
+    <hyperlink ref="B14" r:id="rId7" xr:uid="{FCA86000-3C4A-4CB3-B349-2C99D36818D4}"/>
+    <hyperlink ref="B13" r:id="rId8" xr:uid="{9A88937E-15D1-4FC0-9196-DB56A7C15439}"/>
+    <hyperlink ref="B12" r:id="rId9" xr:uid="{2B4D2E9B-8E85-4BEE-A29B-BA075EF843D4}"/>
+    <hyperlink ref="B11" r:id="rId10" xr:uid="{29DAACB8-94AE-4BEF-B924-9F44A1EA6C62}"/>
+    <hyperlink ref="B10" r:id="rId11" display="https://hudoc.echr.coe.int/fre?i=003-8120401-11370753" xr:uid="{B2A348A7-D92B-46BA-948D-F8DF5C9F18DD}"/>
+    <hyperlink ref="B9" r:id="rId12" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8323362-11737688&amp;filename=Demande%20d%E2%80%99avis%20consultatif%20de%20la%20Cour%20supr%C3%AAme%20ukrainienne%20concernant%20la%20question%20de%20savoir%20si%20la%20cellule%20d%E2%80%99une%20religieuse%20peut%20%C3%AAtre%20consid%C3%A9r%C3%A9e%20comme%20son%20domicile.pdf" xr:uid="{009EB434-4A7A-472F-BE38-3524C51A368C}"/>
+    <hyperlink ref="B8" r:id="rId13" xr:uid="{D154A6D2-99C1-4195-9B1C-0B98E6A7DD9A}"/>
+    <hyperlink ref="B6" r:id="rId14" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8531043-12113536&amp;filename=La%20Cour%20accepte%2C%20%C3%A0%20la%20demande%20de%20la%20Cour%20supr%C3%AAme%20slov%C3%A8ne%2C%20de%20rendre%20un%20avis%20consultatif%20sur%20les%20droits%20de%20propri%C3%A9t%C3%A9%20des%20propri%C3%A9taires%20fonciers%20en%20mati%C3%A8re%20de%20construction%20de%20routes%20nationales.pdf" xr:uid="{0B89B533-0163-4D4B-ACED-8E02E6B7D3E1}"/>
+    <hyperlink ref="B7" r:id="rId15" xr:uid="{AFFD71C0-2F8F-4501-92B3-9116725C4C44}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId14"/>
-  <drawing r:id="rId15"/>
+  <pageSetup paperSize="8" scale="70" fitToHeight="0" orientation="landscape" r:id="rId16"/>
+  <drawing r:id="rId17"/>
   <tableParts count="1">
-    <tablePart r:id="rId16"/>
+    <tablePart r:id="rId18"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="43.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="21.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="1" customWidth="1"/>
     <col min="6" max="8" width="19.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" s="5" customFormat="1" ht="158.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="81" t="s">
+    <row r="1" spans="2:8" ht="158.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="81"/>
-[...4 lines deleted...]
-      <c r="B2" s="83" t="s">
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+    </row>
+    <row r="2" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="83"/>
-[...1 lines deleted...]
-      <c r="E2" s="83"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
     </row>
     <row r="3" spans="2:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="E3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="19" t="s">
+      <c r="F3" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="19" t="s">
+      <c r="G3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="20" t="s">
+      <c r="H3" s="19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B4" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H4" s="18"/>
+      <c r="B4" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C4" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D4" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E4" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F4" s="15"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="17"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B5" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H5" s="18"/>
+      <c r="B5" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C5" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D5" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E5" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F5" s="15"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="17"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B6" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H6" s="18"/>
+      <c r="B6" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C6" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D6" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E6" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F6" s="15"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="17"/>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B7" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H7" s="18"/>
+      <c r="B7" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C7" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D7" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E7" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F7" s="15"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="17"/>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B8" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H8" s="18"/>
+      <c r="B8" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C8" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D8" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E8" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F8" s="15"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="17"/>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B9" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H9" s="18"/>
+      <c r="B9" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C9" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D9" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E9" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F9" s="15"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="17"/>
     </row>
     <row r="10" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B10" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H10" s="18"/>
+      <c r="B10" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C10" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D10" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E10" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F10" s="15"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="17"/>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B11" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H11" s="18"/>
+      <c r="B11" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C11" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D11" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E11" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F11" s="15"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
     </row>
     <row r="12" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B12" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H12" s="18"/>
+      <c r="B12" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C12" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D12" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E12" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F12" s="15"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
     </row>
     <row r="13" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B13" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H13" s="18"/>
+      <c r="B13" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C13" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E13" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F13" s="15"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
     </row>
     <row r="14" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B14" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H14" s="18"/>
+      <c r="B14" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C14" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D14" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E14" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
     </row>
     <row r="15" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B15" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H15" s="18"/>
+      <c r="B15" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C15" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D15" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E15" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F15" s="15"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B16" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H16" s="18"/>
+      <c r="B16" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C16" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D16" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E16" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B17" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H17" s="18"/>
+      <c r="B17" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C17" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D17" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E17" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B18" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H18" s="18"/>
+      <c r="B18" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C18" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E18" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F18" s="15"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B19" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H19" s="18"/>
+      <c r="B19" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C19" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D19" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E19" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F19" s="15"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B20" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H20" s="18"/>
+      <c r="B20" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C20" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D20" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E20" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F20" s="15"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B21" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H21" s="18"/>
+      <c r="B21" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C21" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D21" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E21" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F21" s="15"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B22" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H22" s="18"/>
+      <c r="B22" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C22" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D22" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E22" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B23" s="14" t="e">
-[...17 lines deleted...]
-      <c r="H23" s="18"/>
+      <c r="B23" s="13" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C23" s="14" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D23" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E23" s="15" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B24" s="10"/>
-[...2 lines deleted...]
-      <c r="E24" s="13"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="12"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="8"/>
-[...1 lines deleted...]
-      <c r="E25" s="8"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId1" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.15748031496062992" top="0.39370078740157483" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="84" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>