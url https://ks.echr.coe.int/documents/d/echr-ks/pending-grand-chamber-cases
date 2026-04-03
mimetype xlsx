--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -9,76 +9,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37561228-BDE3-404E-B7C3-B24FF42DE034}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADA72EE9-3154-403F-B889-17263A1E7AB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3120" yWindow="3120" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="192" windowWidth="24648" windowHeight="15516" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="62">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <t>Description of the case</t>
   </si>
   <si>
     <t>Date of referral / relinquishment</t>
   </si>
   <si>
     <t>Date of hearing</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Relinquishment</t>
   </si>
   <si>
     <t>Referral / Relinquishment</t>
   </si>
   <si>
@@ -383,50 +383,59 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Kavala v. Türkiye</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> [GC] (infringement proceedings), no. 28749/18), the Court found that Türkiye had failed to comply with the first judgment.</t>
     </r>
   </si>
   <si>
     <t>Articles 5 §§ 1 and 4, 6 §§ 1, 2 and 3, 7, 10, 11 and 18</t>
+  </si>
+  <si>
+    <t>Vainik and Others v. Estonia</t>
+  </si>
+  <si>
+    <t>17982/21 and 3 others</t>
+  </si>
+  <si>
+    <t>The case concerns the introduction of a total ban on smoking in prisons affecting the applicants, serving prisoners who were long-term smokers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1055,54 +1064,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H17" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E5:E20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H18" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:H18" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H21">
+    <sortCondition descending="1" ref="E5:E21"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Application Name" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Application No(s) _x000a_(with link to relevant chamber judgment for referrals and press release for relinquishments)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Referral / Relinquishment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date of referral / relinquishment" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of hearing" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Description of the case" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Relevant Convention Article(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1359,450 +1368,472 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-235709" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-245684" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-235709" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H17"/>
+  <dimension ref="B1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="43.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="25" style="9" customWidth="1"/>
     <col min="5" max="5" width="23" style="9" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
-    <col min="7" max="7" width="110.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.28515625" style="1"/>
+    <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="25.6640625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H1" s="10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="2:8" s="5" customFormat="1" ht="83.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:8" s="5" customFormat="1" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B2" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
     </row>
-    <row r="3" spans="2:8" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:8" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="12"/>
     </row>
-    <row r="4" spans="2:8" s="5" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:8" s="5" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
     </row>
-    <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="2:8" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="23">
+        <v>46104</v>
+      </c>
+      <c r="F6" s="15"/>
+      <c r="G6" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H6" s="21" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C7" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E7" s="23">
         <v>46007</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F7" s="15">
         <v>46106</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G7" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="H6" s="21" t="s">
+      <c r="H7" s="21" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="24" t="s">
+    <row r="8" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C8" s="13" t="s">
         <v>53</v>
-      </c>
-[...21 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="23">
-        <v>45915</v>
+        <v>45964</v>
       </c>
       <c r="F8" s="16">
-        <v>46085</v>
+        <v>46113</v>
       </c>
       <c r="G8" s="25" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="23">
+        <v>45915</v>
+      </c>
+      <c r="F9" s="16">
+        <v>46085</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9" s="21" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="13" t="s">
+      <c r="C10" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D10" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E10" s="23">
         <v>45896</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F10" s="15">
         <v>46043</v>
       </c>
-      <c r="G9" s="25" t="s">
+      <c r="G10" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="H9" s="21" t="s">
+      <c r="H10" s="21" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="24" t="s">
+    <row r="11" spans="2:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="13" t="s">
+      <c r="C11" s="13" t="s">
         <v>41</v>
-      </c>
-[...21 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="22">
-        <v>45733</v>
+      <c r="E11" s="23">
+        <v>45775</v>
       </c>
       <c r="F11" s="15">
-        <v>45917</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>45980</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>42</v>
       </c>
       <c r="H11" s="21" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="22">
+        <v>45733</v>
+      </c>
+      <c r="F12" s="15">
+        <v>45917</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="22">
         <v>45642</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F13" s="15">
         <v>45784</v>
       </c>
-      <c r="G12" s="27" t="s">
+      <c r="G13" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="H12" s="21" t="s">
+      <c r="H13" s="21" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="24" t="s">
+    <row r="14" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="13" t="s">
+      <c r="C14" s="13" t="s">
         <v>29</v>
-      </c>
-[...21 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="22">
-        <v>45468</v>
+        <v>45475</v>
       </c>
       <c r="F14" s="16">
         <v>45700</v>
       </c>
       <c r="G14" s="28" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H14" s="20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="24" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="22">
-        <v>45398</v>
+        <v>45468</v>
       </c>
       <c r="F15" s="16">
         <v>45700</v>
       </c>
       <c r="G15" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="E16" s="22">
+        <v>45398</v>
+      </c>
+      <c r="F16" s="16">
+        <v>45700</v>
+      </c>
+      <c r="G16" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="H15" s="20" t="s">
+      <c r="H16" s="20" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="26" t="s">
+    <row r="17" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="18" t="s">
+      <c r="C17" s="18" t="s">
         <v>10</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="17">
         <v>44327</v>
       </c>
       <c r="F17" s="17"/>
       <c r="G17" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="17">
+        <v>44327</v>
+      </c>
+      <c r="F18" s="17"/>
+      <c r="G18" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="H17" s="20" t="s">
+      <c r="H18" s="20" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C24" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B18" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C25" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C20" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C21" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C23" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C24" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C22" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C19" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B25" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B20" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B21" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B23" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B24" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B22" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B19" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
-    <hyperlink ref="C16" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C6" r:id="rId28" xr:uid="{617B7FBC-FF42-4F81-B937-431D6CAC442F}"/>
+    <hyperlink ref="C17" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
+    <hyperlink ref="C18" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
+    <hyperlink ref="C16" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
+    <hyperlink ref="C15" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
+    <hyperlink ref="C14" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
+    <hyperlink ref="C13" r:id="rId22" xr:uid="{8F9BD066-64A8-4771-AC91-0F94AF8BBF6D}"/>
+    <hyperlink ref="C12" r:id="rId23" xr:uid="{BAA719D4-3CB6-4B77-9154-B445811A2D44}"/>
+    <hyperlink ref="C11" r:id="rId24" xr:uid="{4D9ACB9C-0929-4B27-B516-3DF62B9A5ED4}"/>
+    <hyperlink ref="C10" r:id="rId25" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" xr:uid="{3CB1C92A-D9AD-4619-97F2-697CD61E1F31}"/>
+    <hyperlink ref="C9" r:id="rId26" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
+    <hyperlink ref="C8" r:id="rId27" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
+    <hyperlink ref="C7" r:id="rId28" xr:uid="{617B7FBC-FF42-4F81-B937-431D6CAC442F}"/>
+    <hyperlink ref="C6" r:id="rId29" xr:uid="{018EBDC5-ED75-47FD-AC23-EF7E34D0643E}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId29"/>
-  <drawing r:id="rId30"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId30"/>
+  <drawing r:id="rId31"/>
   <tableParts count="1">
-    <tablePart r:id="rId31"/>
+    <tablePart r:id="rId32"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>