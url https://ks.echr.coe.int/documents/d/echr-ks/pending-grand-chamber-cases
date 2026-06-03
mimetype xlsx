--- v5 (2026-04-03)
+++ v6 (2026-06-03)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADA72EE9-3154-403F-B889-17263A1E7AB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A94CD78F-686D-4778-9137-7E18DB581DF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="192" windowWidth="24648" windowHeight="15516" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="10464" yWindow="60" windowWidth="29016" windowHeight="14940" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <t>Description of the case</t>
   </si>
   <si>
     <t>Date of referral / relinquishment</t>
   </si>
   <si>
     <t>Date of hearing</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Relinquishment</t>
   </si>
   <si>
     <t>Referral / Relinquishment</t>
   </si>
   <si>
@@ -237,63 +237,50 @@
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. They also complain of the conditions of detention in a makeshift camp on the border between Belarus and Poland for over two months; that they were subjected to a collective expulsion; a lack of an effective remedy; and of a failure by Poland to apply the interim measures indicated by the Court.</t>
     </r>
   </si>
   <si>
     <t>Articles 1, 3, 13, 34 and Article 4 of Protocol No. 4</t>
   </si>
   <si>
     <t>H.M.M. and Others v. Latvia</t>
   </si>
   <si>
     <t>42165/21</t>
   </si>
   <si>
     <t>The case concerns allegations by Iraqi nationals of Kurdish origin (adults and minors) of their summary return (pushback) at the Latvian-Belarusian border without any assessment of their asylum claims, the conditions of their detention in a forest near that border as well in a tent in Latvian territory, and the deprivation of their liberty in an accommodation centre for detained foreigners in Latvia.</t>
   </si>
   <si>
     <t>Articles 3, 5 §§ 1 and 4, 13 and Article 4 of Protocol No. 4</t>
   </si>
   <si>
-    <t>Yasak v. Türkiye</t>
-[...11 lines deleted...]
-  <si>
     <t>Jesus Pinhal v. Portugal</t>
   </si>
   <si>
     <t>48047/15 and 2276/20</t>
   </si>
   <si>
     <t>The case concerns three sets of proceedings brought against the applicant by the criminal-law authorities, the Securities Market Commission, and the Bank of Portugal, respectively, for criminal and administrative offences committed while he was Vice-Chairman of the Board of Directors of a private bank. The applicant complains that he was prosecuted three times for the same acts.</t>
   </si>
   <si>
     <t>Article 4 of Protocol No. 7</t>
   </si>
   <si>
     <t>Grande Oriente d’Italia v. Italy</t>
   </si>
   <si>
     <t>29550/17</t>
   </si>
   <si>
     <t>The case concerns the search of an Italian Masonic association’s premises (a Masonic lodge) ordered by a parliamentary commission of inquiry and the seizure of a large number of paper and digital documents, including a list with the names and personal data of more than 6,000 of the association’s members. The search was ordered in the context of an investigation into the relationship between the Mafia and Freemasonry and the potential Mafia infiltration of masonic lodges.</t>
   </si>
   <si>
     <t>Article 8
 Article 11
 Article 13</t>
   </si>
@@ -392,50 +379,119 @@
       </rPr>
       <t>Kavala v. Türkiye</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> [GC] (infringement proceedings), no. 28749/18), the Court found that Türkiye had failed to comply with the first judgment.</t>
     </r>
   </si>
   <si>
     <t>Articles 5 §§ 1 and 4, 6 §§ 1, 2 and 3, 7, 10, 11 and 18</t>
   </si>
   <si>
     <t>Vainik and Others v. Estonia</t>
   </si>
   <si>
     <t>17982/21 and 3 others</t>
   </si>
   <si>
     <t>The case concerns the introduction of a total ban on smoking in prisons affecting the applicants, serving prisoners who were long-term smokers.</t>
+  </si>
+  <si>
+    <t>Ahmad v. Denmark and Makki v. Denmark</t>
+  </si>
+  <si>
+    <t>5712/24 and 24292/24</t>
+  </si>
+  <si>
+    <t>The cases concern the seclusion of the applicants in their locked patient rooms in psychiatric hospitals due to their dangerousness.</t>
+  </si>
+  <si>
+    <t>Articles 3, 5, and 8</t>
+  </si>
+  <si>
+    <t>Z and Others v. Finland</t>
+  </si>
+  <si>
+    <t>42758/23</t>
+  </si>
+  <si>
+    <t>The case concerns the domestic courts’ decision to order the return two children from Finland to Russia under the Hague Convention on the Civil Aspects of International Child Abduction following removal by their father without their mother’s consent. The father was granted asylum in Finland and, consequently, asylum status was automatically accorded to the children.</t>
+  </si>
+  <si>
+    <t>Cavallotti and Others v. Italy</t>
+  </si>
+  <si>
+    <t>29614/16 and 3 others</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The cases concern confiscations of assets, known as “preventive confiscations” in Italian law, which are measures taken in respect of individuals who, on account of their behaviour and lifestyle and on the basis of factual evidence, may be regarded as habitually living, even in part, on the proceeds of crime (on grounds of “ordinary dangerousness”), and in respect of individuals suspected, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.499984740745262"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>inter alia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="4" tint="-0.499984740745262"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, of membership of a mafia-type organisation (on grounds of “special dangerousness”).</t>
+    </r>
+  </si>
+  <si>
+    <t>Macagnino and Marzo v. Italy</t>
+  </si>
+  <si>
+    <t>61799/15 and 62690/15</t>
+  </si>
+  <si>
+    <t>Article 6
+Article 8
+Article 1 of Protocol No. 1</t>
+  </si>
+  <si>
+    <t>Article 6 §§ 1 et 2 
+Article 7 
+Article 1 of Protocol No. 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -581,51 +637,51 @@
       <color rgb="FF00548C"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF244062"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
@@ -646,145 +702,161 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF4F81BD"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF4F81BD"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF0070C0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF0070C0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0070C0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="3" tint="-0.499984740745262"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color rgb="FF0070C0"/>
@@ -1064,54 +1136,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H18" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E5:E21"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H21" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:H21" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H24">
+    <sortCondition descending="1" ref="E5:E24"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Application Name" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Application No(s) _x000a_(with link to relevant chamber judgment for referrals and press release for relinquishments)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Referral / Relinquishment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date of referral / relinquishment" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of hearing" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Description of the case" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Relevant Convention Article(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1368,472 +1440,540 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-245684" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-235709" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-245684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H18"/>
+  <dimension ref="B1:H21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="43.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
-    <col min="4" max="4" width="25" style="9" customWidth="1"/>
-    <col min="5" max="5" width="23" style="9" customWidth="1"/>
+    <col min="4" max="4" width="25" style="8" customWidth="1"/>
+    <col min="5" max="5" width="23" style="8" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
     <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.6640625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="H1" s="10" t="s">
+      <c r="H1" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="2:8" s="5" customFormat="1" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="B2" s="30" t="s">
+    <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B2" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="30"/>
-[...4 lines deleted...]
-      <c r="H2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
     </row>
-    <row r="3" spans="2:8" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="B3" s="11" t="s">
+    <row r="3" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B3" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="11"/>
-[...4 lines deleted...]
-      <c r="H3" s="12"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="2:8" s="5" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="29" t="s">
+    <row r="4" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="29"/>
-[...4 lines deleted...]
-      <c r="H4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
     </row>
     <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="2:8" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="22">
+        <v>46153</v>
+      </c>
+      <c r="F6" s="14"/>
+      <c r="G6" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="22">
+        <v>46147</v>
+      </c>
+      <c r="F7" s="14">
+        <v>46351</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="22">
+        <v>46147</v>
+      </c>
+      <c r="F8" s="14">
+        <v>46351</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="D9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="22">
+        <v>46141</v>
+      </c>
+      <c r="F9" s="14"/>
+      <c r="G9" s="24" t="s">
         <v>60</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="H9" s="20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E10" s="22">
         <v>46104</v>
       </c>
-      <c r="F6" s="15"/>
-[...3 lines deleted...]
-      <c r="H6" s="21" t="s">
+      <c r="F10" s="14"/>
+      <c r="G10" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="23" t="s">
         <v>51</v>
       </c>
+      <c r="C11" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="22">
+        <v>46007</v>
+      </c>
+      <c r="F11" s="14">
+        <v>46106</v>
+      </c>
+      <c r="G11" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="20" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="7" spans="2:8" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D7" s="14" t="s">
+    <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="22">
+        <v>45964</v>
+      </c>
+      <c r="F12" s="15">
+        <v>46113</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12" s="20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="22">
+        <v>45915</v>
+      </c>
+      <c r="F13" s="15">
+        <v>46085</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="23">
-[...9 lines deleted...]
-        <v>58</v>
+      <c r="E14" s="22">
+        <v>45896</v>
+      </c>
+      <c r="F14" s="14">
+        <v>46043</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" s="20" t="s">
+        <v>43</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D8" s="14" t="s">
+    <row r="15" spans="2:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E8" s="23">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="E15" s="22">
+        <v>45775</v>
+      </c>
+      <c r="F15" s="14">
+        <v>45980</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="H15" s="20" t="s">
+        <v>39</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D9" s="14" t="s">
+    <row r="16" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="23">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="E16" s="21">
+        <v>45733</v>
+      </c>
+      <c r="F16" s="14">
+        <v>45917</v>
+      </c>
+      <c r="G16" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="H16" s="20" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D10" s="14" t="s">
+    <row r="17" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="23">
-[...9 lines deleted...]
-        <v>47</v>
+      <c r="E17" s="21">
+        <v>45475</v>
+      </c>
+      <c r="F17" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-        <v>43</v>
+    <row r="18" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="21">
+        <v>45468</v>
+      </c>
+      <c r="F18" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>27</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-        <v>39</v>
+    <row r="19" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="21">
+        <v>45398</v>
+      </c>
+      <c r="F19" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19" s="19" t="s">
+        <v>23</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="57" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-        <v>34</v>
+    <row r="20" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="E20" s="16">
+        <v>44327</v>
+      </c>
+      <c r="F20" s="16"/>
+      <c r="G20" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>13</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D14" s="14" t="s">
+    <row r="21" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="22">
-[...68 lines deleted...]
-      <c r="E17" s="17">
+      <c r="E21" s="16">
         <v>44327</v>
       </c>
-      <c r="F17" s="17"/>
-[...21 lines deleted...]
-      <c r="G18" s="28" t="s">
+      <c r="F21" s="16"/>
+      <c r="G21" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="H18" s="20" t="s">
+      <c r="H21" s="19" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C25" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B19" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C28" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C23" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C24" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C26" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C27" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C25" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C22" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B28" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B23" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B24" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B26" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B27" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B25" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B22" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
-    <hyperlink ref="C17" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
-[...11 lines deleted...]
-    <hyperlink ref="C6" r:id="rId29" xr:uid="{018EBDC5-ED75-47FD-AC23-EF7E34D0643E}"/>
+    <hyperlink ref="C20" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
+    <hyperlink ref="C21" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
+    <hyperlink ref="C19" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
+    <hyperlink ref="C18" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
+    <hyperlink ref="C17" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
+    <hyperlink ref="C16" r:id="rId22" xr:uid="{BAA719D4-3CB6-4B77-9154-B445811A2D44}"/>
+    <hyperlink ref="C15" r:id="rId23" xr:uid="{4D9ACB9C-0929-4B27-B516-3DF62B9A5ED4}"/>
+    <hyperlink ref="C14" r:id="rId24" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" xr:uid="{3CB1C92A-D9AD-4619-97F2-697CD61E1F31}"/>
+    <hyperlink ref="C13" r:id="rId25" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
+    <hyperlink ref="C12" r:id="rId26" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
+    <hyperlink ref="C11" r:id="rId27" xr:uid="{617B7FBC-FF42-4F81-B937-431D6CAC442F}"/>
+    <hyperlink ref="C10" r:id="rId28" xr:uid="{018EBDC5-ED75-47FD-AC23-EF7E34D0643E}"/>
+    <hyperlink ref="C9" r:id="rId29" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{C2A72479-D2B5-45AA-9F74-BD3419124A33}"/>
+    <hyperlink ref="C6" r:id="rId30" xr:uid="{B72EF390-41B7-4139-AC0C-7984874CADAC}"/>
+    <hyperlink ref="C8" r:id="rId31" xr:uid="{26869459-3A70-4C65-BBA1-05C67748207D}"/>
+    <hyperlink ref="C7" r:id="rId32" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId30"/>
-  <drawing r:id="rId31"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId33"/>
+  <drawing r:id="rId34"/>
   <tableParts count="1">
-    <tablePart r:id="rId32"/>
+    <tablePart r:id="rId35"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>