--- v6 (2026-06-03)
+++ v7 (2026-06-30)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\uzunhasan\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A94CD78F-686D-4778-9137-7E18DB581DF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FE579CAF-D098-43BB-A1A5-F1E021E4ADEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="10464" yWindow="60" windowWidth="29016" windowHeight="14940" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="29692" windowHeight="11829" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
   <si>
     <t>Application Name</t>
@@ -372,59 +372,50 @@
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Kavala v. Türkiye</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> [GC] (infringement proceedings), no. 28749/18), the Court found that Türkiye had failed to comply with the first judgment.</t>
     </r>
   </si>
   <si>
     <t>Articles 5 §§ 1 and 4, 6 §§ 1, 2 and 3, 7, 10, 11 and 18</t>
   </si>
   <si>
-    <t>Vainik and Others v. Estonia</t>
-[...7 lines deleted...]
-  <si>
     <t>Ahmad v. Denmark and Makki v. Denmark</t>
   </si>
   <si>
     <t>5712/24 and 24292/24</t>
   </si>
   <si>
     <t>The cases concern the seclusion of the applicants in their locked patient rooms in psychiatric hospitals due to their dangerousness.</t>
   </si>
   <si>
     <t>Articles 3, 5, and 8</t>
   </si>
   <si>
     <t>Z and Others v. Finland</t>
   </si>
   <si>
     <t>42758/23</t>
   </si>
   <si>
     <t>The case concerns the domestic courts’ decision to order the return two children from Finland to Russia under the Hague Convention on the Civil Aspects of International Child Abduction following removal by their father without their mother’s consent. The father was granted asylum in Finland and, consequently, asylum status was automatically accorded to the children.</t>
   </si>
   <si>
     <t>Cavallotti and Others v. Italy</t>
   </si>
   <si>
     <t>29614/16 and 3 others</t>
@@ -448,50 +439,59 @@
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, of membership of a mafia-type organisation (on grounds of “special dangerousness”).</t>
     </r>
   </si>
   <si>
     <t>Macagnino and Marzo v. Italy</t>
   </si>
   <si>
     <t>61799/15 and 62690/15</t>
   </si>
   <si>
     <t>Article 6
 Article 8
 Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Article 6 §§ 1 et 2 
 Article 7 
 Article 1 of Protocol No. 1</t>
+  </si>
+  <si>
+    <t>Knopp v. Hungary</t>
+  </si>
+  <si>
+    <t>22931/18</t>
+  </si>
+  <si>
+    <t>The case concerns covert surveillance measures allegedly taken against the applicant, a Hungarian businessman, by the Hungarian authorities on the basis of a Mutual Legal Assistance request of the Department of Justice of the United States of America.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1440,476 +1440,476 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-245684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.3828125" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="1.61328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="43.61328125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="19.61328125" style="3" customWidth="1"/>
     <col min="4" max="4" width="25" style="8" customWidth="1"/>
     <col min="5" max="5" width="23" style="8" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
-    <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.33203125" style="1"/>
+    <col min="7" max="7" width="110.3828125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="25.61328125" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.3828125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="H1" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.7">
       <c r="B2" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
     </row>
-    <row r="3" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="3" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.7">
       <c r="B3" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
     </row>
-    <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:8" ht="97.4" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="2:8" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:8" ht="52.3" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="23" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E6" s="22">
-        <v>46153</v>
+        <v>46185</v>
       </c>
       <c r="F6" s="14"/>
       <c r="G6" s="24" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:8" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="23" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E7" s="22">
-        <v>46147</v>
-[...3 lines deleted...]
-      </c>
+        <v>46153</v>
+      </c>
+      <c r="F7" s="14"/>
       <c r="G7" s="24" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>61</v>
+      </c>
+      <c r="H7" s="20" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:8" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B8" s="23" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="22">
         <v>46147</v>
       </c>
       <c r="F8" s="14">
         <v>46351</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>64</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>68</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:8" ht="70.3" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B9" s="23" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="22">
-        <v>46141</v>
-[...1 lines deleted...]
-      <c r="F9" s="14"/>
+        <v>46147</v>
+      </c>
+      <c r="F9" s="14">
+        <v>46351</v>
+      </c>
       <c r="G9" s="24" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>64</v>
+      </c>
+      <c r="H9" s="28" t="s">
+        <v>67</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B10" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E10" s="22">
-        <v>46104</v>
+        <v>46141</v>
       </c>
       <c r="F10" s="14"/>
       <c r="G10" s="24" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="20" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:8" ht="65.05" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="22">
         <v>46007</v>
       </c>
       <c r="F11" s="14">
         <v>46106</v>
       </c>
       <c r="G11" s="24" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="20" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="22">
         <v>45964</v>
       </c>
       <c r="F12" s="15">
         <v>46113</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B13" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="22">
         <v>45915</v>
       </c>
       <c r="F13" s="15">
         <v>46085</v>
       </c>
       <c r="G13" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H13" s="20" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:8" ht="59.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="22">
         <v>45896</v>
       </c>
       <c r="F14" s="14">
         <v>46043</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H14" s="20" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:8" ht="80.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="22">
         <v>45775</v>
       </c>
       <c r="F15" s="14">
         <v>45980</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="20" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:8" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="21">
         <v>45733</v>
       </c>
       <c r="F16" s="14">
         <v>45917</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="21">
         <v>45475</v>
       </c>
       <c r="F17" s="15">
         <v>45700</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="18" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="21">
         <v>45468</v>
       </c>
       <c r="F18" s="15">
         <v>45700</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="19" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="19" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:8" ht="55.4" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="23" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="21">
         <v>45398</v>
       </c>
       <c r="F19" s="15">
         <v>45700</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="20" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E20" s="16">
         <v>44327</v>
       </c>
       <c r="F20" s="16"/>
       <c r="G20" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="21" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:8" ht="82.4" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E21" s="16">
         <v>44327</v>
       </c>
       <c r="F21" s="16"/>
       <c r="G21" s="27" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
@@ -1919,84 +1919,85 @@
     <hyperlink ref="C24" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C26" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C27" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C25" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="C22" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="B28" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B23" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="B24" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="B26" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="B27" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="B25" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="B22" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="C20" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
     <hyperlink ref="C21" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
     <hyperlink ref="C19" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
     <hyperlink ref="C18" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
     <hyperlink ref="C17" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
     <hyperlink ref="C16" r:id="rId22" xr:uid="{BAA719D4-3CB6-4B77-9154-B445811A2D44}"/>
     <hyperlink ref="C15" r:id="rId23" xr:uid="{4D9ACB9C-0929-4B27-B516-3DF62B9A5ED4}"/>
     <hyperlink ref="C14" r:id="rId24" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" xr:uid="{3CB1C92A-D9AD-4619-97F2-697CD61E1F31}"/>
     <hyperlink ref="C13" r:id="rId25" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
     <hyperlink ref="C12" r:id="rId26" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
     <hyperlink ref="C11" r:id="rId27" xr:uid="{617B7FBC-FF42-4F81-B937-431D6CAC442F}"/>
-    <hyperlink ref="C10" r:id="rId28" xr:uid="{018EBDC5-ED75-47FD-AC23-EF7E34D0643E}"/>
-[...3 lines deleted...]
-    <hyperlink ref="C7" r:id="rId32" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
+    <hyperlink ref="C10" r:id="rId28" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{C2A72479-D2B5-45AA-9F74-BD3419124A33}"/>
+    <hyperlink ref="C7" r:id="rId29" xr:uid="{B72EF390-41B7-4139-AC0C-7984874CADAC}"/>
+    <hyperlink ref="C9" r:id="rId30" xr:uid="{26869459-3A70-4C65-BBA1-05C67748207D}"/>
+    <hyperlink ref="C8" r:id="rId31" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
+    <hyperlink ref="C6" r:id="rId32" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId33"/>
   <drawing r:id="rId34"/>
   <tableParts count="1">
     <tablePart r:id="rId35"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Court of Human Rights</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ECHR - CEDH</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>