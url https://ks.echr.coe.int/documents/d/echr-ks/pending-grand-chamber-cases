--- v7 (2026-06-30)
+++ v8 (2026-07-22)
@@ -6,79 +6,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\uzunhasan\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FE579CAF-D098-43BB-A1A5-F1E021E4ADEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B29FAED1-2298-42BE-9CA4-87F4593A08F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="29692" windowHeight="11829" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4968" yWindow="624" windowWidth="25500" windowHeight="14844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="64">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <t>Description of the case</t>
   </si>
   <si>
     <t>Date of referral / relinquishment</t>
   </si>
   <si>
     <t>Date of hearing</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Relinquishment</t>
   </si>
   <si>
     <t>Referral / Relinquishment</t>
   </si>
   <si>
@@ -235,76 +235,50 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. They also complain of the conditions of detention in a makeshift camp on the border between Belarus and Poland for over two months; that they were subjected to a collective expulsion; a lack of an effective remedy; and of a failure by Poland to apply the interim measures indicated by the Court.</t>
     </r>
   </si>
   <si>
     <t>Articles 1, 3, 13, 34 and Article 4 of Protocol No. 4</t>
   </si>
   <si>
     <t>H.M.M. and Others v. Latvia</t>
   </si>
   <si>
     <t>42165/21</t>
   </si>
   <si>
     <t>The case concerns allegations by Iraqi nationals of Kurdish origin (adults and minors) of their summary return (pushback) at the Latvian-Belarusian border without any assessment of their asylum claims, the conditions of their detention in a forest near that border as well in a tent in Latvian territory, and the deprivation of their liberty in an accommodation centre for detained foreigners in Latvia.</t>
   </si>
   <si>
     <t>Articles 3, 5 §§ 1 and 4, 13 and Article 4 of Protocol No. 4</t>
-  </si>
-[...24 lines deleted...]
-Article 13</t>
   </si>
   <si>
     <t>Kuijt v. the Netherlands</t>
   </si>
   <si>
     <t>19365/19</t>
   </si>
   <si>
     <r>
       <t>The case concerns the long-standing practice in the Supreme Court of the Netherlands by which judges of the Criminal Law Division who do not form part of the formation to which the case has been assigned</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF00548C"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">, </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF244062"/>
         <rFont val="Calibri"/>
@@ -720,51 +694,51 @@
       <right/>
       <top style="thin">
         <color rgb="FF4F81BD"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
@@ -795,53 +769,50 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
@@ -1136,54 +1107,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H21" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E5:E24"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H19" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:H19" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H22">
+    <sortCondition descending="1" ref="E5:E22"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Application Name" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Application No(s) _x000a_(with link to relevant chamber judgment for referrals and press release for relinquishments)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Referral / Relinquishment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date of referral / relinquishment" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of hearing" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Description of the case" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Relevant Convention Article(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1440,540 +1411,498 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H21"/>
+  <dimension ref="B1:H19"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.3828125" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.61328125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.61328125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="43.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="25" style="8" customWidth="1"/>
     <col min="5" max="5" width="23" style="8" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
-    <col min="7" max="7" width="110.3828125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.3828125" style="1"/>
+    <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="25.6640625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H1" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.7">
-      <c r="B2" s="31" t="s">
+    <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B2" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="31"/>
-[...4 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
     </row>
-    <row r="3" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.7">
+    <row r="3" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B3" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="30" t="s">
+    <row r="4" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="30"/>
-[...4 lines deleted...]
-      <c r="H4" s="30"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
     </row>
-    <row r="5" spans="2:8" ht="97.4" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="2:8" ht="52.3" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="23" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22">
         <v>46185</v>
       </c>
-      <c r="F6" s="14"/>
+      <c r="F6" s="14">
+        <v>46400</v>
+      </c>
       <c r="G6" s="24" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="H6" s="20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:8" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="23" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="22">
         <v>46153</v>
       </c>
-      <c r="F7" s="14"/>
+      <c r="F7" s="14">
+        <v>46407</v>
+      </c>
       <c r="G7" s="24" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="H7" s="20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="23" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="22">
         <v>46147</v>
       </c>
       <c r="F8" s="14">
-        <v>46351</v>
+        <v>46372</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>56</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="70.3" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:8" ht="70.349999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="23" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="22">
         <v>46147</v>
       </c>
       <c r="F9" s="14">
-        <v>46351</v>
+        <v>46372</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>56</v>
+      </c>
+      <c r="H9" s="27" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="23" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="22">
         <v>46141</v>
       </c>
-      <c r="F10" s="14"/>
+      <c r="F10" s="14">
+        <v>46358</v>
+      </c>
       <c r="G10" s="24" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H10" s="20" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="65.05" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:8" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="23" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="22">
         <v>46007</v>
       </c>
       <c r="F11" s="14">
         <v>46106</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="H11" s="20" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="23" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="22">
         <v>45964</v>
       </c>
       <c r="F12" s="15">
         <v>46113</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="H12" s="20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="23" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="22">
         <v>45915</v>
       </c>
       <c r="F13" s="15">
         <v>46085</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="59.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="23" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="22">
         <v>45896</v>
       </c>
       <c r="F14" s="14">
         <v>46043</v>
       </c>
       <c r="G14" s="24" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="H14" s="20" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="80.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="23" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>6</v>
+      </c>
+      <c r="E15" s="21">
+        <v>45475</v>
+      </c>
+      <c r="F15" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G15" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="19" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="23" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E16" s="21">
-        <v>45733</v>
-[...2 lines deleted...]
-        <v>45917</v>
+        <v>45468</v>
+      </c>
+      <c r="F16" s="15">
+        <v>45700</v>
       </c>
       <c r="G16" s="26" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>26</v>
+      </c>
+      <c r="H16" s="19" t="s">
+        <v>27</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="23" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="21">
-        <v>45475</v>
+        <v>45398</v>
       </c>
       <c r="F17" s="15">
         <v>45700</v>
       </c>
-      <c r="G17" s="27" t="s">
-        <v>30</v>
+      <c r="G17" s="26" t="s">
+        <v>22</v>
       </c>
       <c r="H17" s="19" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
-    <row r="18" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="D18" s="13" t="s">
+    <row r="18" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E18" s="21">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="E18" s="16">
+        <v>44327</v>
+      </c>
+      <c r="F18" s="16"/>
+      <c r="G18" s="26" t="s">
+        <v>15</v>
       </c>
       <c r="H18" s="19" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
-    <row r="19" spans="2:8" ht="55.4" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="D19" s="13" t="s">
+    <row r="19" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E19" s="21">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="E19" s="16">
+        <v>44327</v>
+      </c>
+      <c r="F19" s="16"/>
+      <c r="G19" s="26" t="s">
+        <v>14</v>
       </c>
       <c r="H19" s="19" t="s">
-        <v>23</v>
-[...40 lines deleted...]
-      <c r="H21" s="19" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C28" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B22" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C26" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C21" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C22" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C24" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C25" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C23" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C20" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B26" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B21" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B22" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B24" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B25" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B23" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B20" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
-    <hyperlink ref="C20" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
-[...14 lines deleted...]
-    <hyperlink ref="C6" r:id="rId32" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
+    <hyperlink ref="C18" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
+    <hyperlink ref="C19" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
+    <hyperlink ref="C17" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
+    <hyperlink ref="C16" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
+    <hyperlink ref="C15" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
+    <hyperlink ref="C14" r:id="rId22" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" xr:uid="{3CB1C92A-D9AD-4619-97F2-697CD61E1F31}"/>
+    <hyperlink ref="C13" r:id="rId23" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
+    <hyperlink ref="C12" r:id="rId24" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
+    <hyperlink ref="C11" r:id="rId25" xr:uid="{617B7FBC-FF42-4F81-B937-431D6CAC442F}"/>
+    <hyperlink ref="C10" r:id="rId26" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{C2A72479-D2B5-45AA-9F74-BD3419124A33}"/>
+    <hyperlink ref="C7" r:id="rId27" xr:uid="{B72EF390-41B7-4139-AC0C-7984874CADAC}"/>
+    <hyperlink ref="C9" r:id="rId28" xr:uid="{26869459-3A70-4C65-BBA1-05C67748207D}"/>
+    <hyperlink ref="C8" r:id="rId29" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
+    <hyperlink ref="C6" r:id="rId30" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId33"/>
-  <drawing r:id="rId34"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId31"/>
+  <drawing r:id="rId32"/>
   <tableParts count="1">
-    <tablePart r:id="rId35"/>
+    <tablePart r:id="rId33"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>