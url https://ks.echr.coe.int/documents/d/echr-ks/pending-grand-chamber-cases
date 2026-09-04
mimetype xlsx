--- v8 (2026-07-22)
+++ v9 (2026-09-04)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B29FAED1-2298-42BE-9CA4-87F4593A08F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{584533B6-5D37-4CB3-B47A-6FDA3FCD58CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4968" yWindow="624" windowWidth="25500" windowHeight="14844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="60">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <t>Description of the case</t>
   </si>
   <si>
     <t>Date of referral / relinquishment</t>
   </si>
   <si>
     <t>Date of hearing</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Relinquishment</t>
   </si>
   <si>
     <t>Referral / Relinquishment</t>
   </si>
   <si>
@@ -288,106 +288,50 @@
     </r>
   </si>
   <si>
     <t>Article 6 § 1</t>
   </si>
   <si>
     <t>Tergek v. Türkiye</t>
   </si>
   <si>
     <t>39631/20</t>
   </si>
   <si>
     <t>The case concerns the prison authorities’ refusal to hand over to the applicant prisoner voluminous internet printouts which had been posted to him by his wife.</t>
   </si>
   <si>
     <t>Article 8</t>
   </si>
   <si>
     <t>S.O. v. Spain</t>
   </si>
   <si>
     <t>5742/22</t>
   </si>
   <si>
     <t>The case concerns the alleged absence of valid informed consent by the applicant for the expansion of the scope of her breast-conserving surgery to the resection of her nipple areola complex.</t>
-  </si>
-[...54 lines deleted...]
-    <t>Articles 5 §§ 1 and 4, 6 §§ 1, 2 and 3, 7, 10, 11 and 18</t>
   </si>
   <si>
     <t>Ahmad v. Denmark and Makki v. Denmark</t>
   </si>
   <si>
     <t>5712/24 and 24292/24</t>
   </si>
   <si>
     <t>The cases concern the seclusion of the applicants in their locked patient rooms in psychiatric hospitals due to their dangerousness.</t>
   </si>
   <si>
     <t>Articles 3, 5, and 8</t>
   </si>
   <si>
     <t>Z and Others v. Finland</t>
   </si>
   <si>
     <t>42758/23</t>
   </si>
   <si>
     <t>The case concerns the domestic courts’ decision to order the return two children from Finland to Russia under the Hague Convention on the Civil Aspects of International Child Abduction following removal by their father without their mother’s consent. The father was granted asylum in Finland and, consequently, asylum status was automatically accorded to the children.</t>
   </si>
   <si>
     <t>Cavallotti and Others v. Italy</t>
   </si>
@@ -1107,54 +1051,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H19" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E5:E22"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H18" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:H18" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H21">
+    <sortCondition descending="1" ref="E5:E21"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Application Name" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Application No(s) _x000a_(with link to relevant chamber judgment for referrals and press release for relinquishments)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Referral / Relinquishment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date of referral / relinquishment" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of hearing" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Description of the case" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Relevant Convention Article(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1411,59 +1355,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8417159-11910666&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kavala%20v.%20T%C3%BCrkiye%20(no.%202).pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H19"/>
+  <dimension ref="B1:H18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="43.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="25" style="8" customWidth="1"/>
     <col min="5" max="5" width="23" style="8" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
     <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.6640625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H1" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B2" s="30" t="s">
@@ -1501,408 +1445,384 @@
     <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="23" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22">
         <v>46185</v>
       </c>
       <c r="F6" s="14">
         <v>46400</v>
       </c>
       <c r="G6" s="24" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="23" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="22">
         <v>46153</v>
       </c>
       <c r="F7" s="14">
         <v>46407</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="23" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="22">
         <v>46147</v>
       </c>
       <c r="F8" s="14">
         <v>46372</v>
       </c>
       <c r="G8" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="H8" s="28" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="70.349999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="23" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="22">
         <v>46147</v>
       </c>
       <c r="F9" s="14">
         <v>46372</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="H9" s="27" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="23" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="22">
         <v>46141</v>
       </c>
       <c r="F10" s="14">
         <v>46358</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H10" s="20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="23" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E11" s="22">
-        <v>46007</v>
-[...2 lines deleted...]
-        <v>46106</v>
+        <v>45964</v>
+      </c>
+      <c r="F11" s="15">
+        <v>46113</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H11" s="20" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="23" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="22">
-        <v>45964</v>
+        <v>45915</v>
       </c>
       <c r="F12" s="15">
-        <v>46113</v>
+        <v>46085</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="23" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E13" s="22">
-        <v>45915</v>
-[...2 lines deleted...]
-        <v>46085</v>
+        <v>45896</v>
+      </c>
+      <c r="F13" s="14">
+        <v>46043</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="22">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="E14" s="21">
+        <v>45475</v>
+      </c>
+      <c r="F14" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G14" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="19" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="21">
-        <v>45475</v>
+        <v>45468</v>
       </c>
       <c r="F15" s="15">
         <v>45700</v>
       </c>
       <c r="G15" s="26" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H15" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="21">
-        <v>45468</v>
+        <v>45398</v>
       </c>
       <c r="F16" s="15">
         <v>45700</v>
       </c>
       <c r="G16" s="26" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H16" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D17" s="13" t="s">
+    <row r="17" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E17" s="21">
-[...4 lines deleted...]
-      </c>
+      <c r="E17" s="16">
+        <v>44327</v>
+      </c>
+      <c r="F17" s="16"/>
       <c r="G17" s="26" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H17" s="19" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
-    <row r="18" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="25" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C18" s="17" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="16">
         <v>44327</v>
       </c>
       <c r="F18" s="16"/>
       <c r="G18" s="26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" s="19" t="s">
-        <v>13</v>
-[...19 lines deleted...]
-      <c r="H19" s="19" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C26" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B20" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C25" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C20" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C21" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C23" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C24" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C22" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C19" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B25" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B20" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B21" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B23" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B24" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B22" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B19" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
-    <hyperlink ref="C18" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
-[...12 lines deleted...]
-    <hyperlink ref="C6" r:id="rId30" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
+    <hyperlink ref="C17" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
+    <hyperlink ref="C18" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
+    <hyperlink ref="C16" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
+    <hyperlink ref="C15" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
+    <hyperlink ref="C14" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
+    <hyperlink ref="C13" r:id="rId22" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" xr:uid="{3CB1C92A-D9AD-4619-97F2-697CD61E1F31}"/>
+    <hyperlink ref="C12" r:id="rId23" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
+    <hyperlink ref="C11" r:id="rId24" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
+    <hyperlink ref="C10" r:id="rId25" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{C2A72479-D2B5-45AA-9F74-BD3419124A33}"/>
+    <hyperlink ref="C7" r:id="rId26" xr:uid="{B72EF390-41B7-4139-AC0C-7984874CADAC}"/>
+    <hyperlink ref="C9" r:id="rId27" xr:uid="{26869459-3A70-4C65-BBA1-05C67748207D}"/>
+    <hyperlink ref="C8" r:id="rId28" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
+    <hyperlink ref="C6" r:id="rId29" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId31"/>
-  <drawing r:id="rId32"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId30"/>
+  <drawing r:id="rId31"/>
   <tableParts count="1">
-    <tablePart r:id="rId33"/>
+    <tablePart r:id="rId32"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>