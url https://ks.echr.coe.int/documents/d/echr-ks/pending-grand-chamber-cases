--- v9 (2026-09-04)
+++ v10 (2026-09-26)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{584533B6-5D37-4CB3-B47A-6FDA3FCD58CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F2C06F3-51A9-47D8-8FF5-46CCCF442F76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1116" yWindow="1116" windowWidth="30960" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="56">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <t>Description of the case</t>
   </si>
   <si>
     <t>Date of referral / relinquishment</t>
   </si>
   <si>
     <t>Date of hearing</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Relinquishment</t>
   </si>
   <si>
     <t>Referral / Relinquishment</t>
   </si>
   <si>
@@ -237,82 +237,50 @@
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. They also complain of the conditions of detention in a makeshift camp on the border between Belarus and Poland for over two months; that they were subjected to a collective expulsion; a lack of an effective remedy; and of a failure by Poland to apply the interim measures indicated by the Court.</t>
     </r>
   </si>
   <si>
     <t>Articles 1, 3, 13, 34 and Article 4 of Protocol No. 4</t>
   </si>
   <si>
     <t>H.M.M. and Others v. Latvia</t>
   </si>
   <si>
     <t>42165/21</t>
   </si>
   <si>
     <t>The case concerns allegations by Iraqi nationals of Kurdish origin (adults and minors) of their summary return (pushback) at the Latvian-Belarusian border without any assessment of their asylum claims, the conditions of their detention in a forest near that border as well in a tent in Latvian territory, and the deprivation of their liberty in an accommodation centre for detained foreigners in Latvia.</t>
   </si>
   <si>
     <t>Articles 3, 5 §§ 1 and 4, 13 and Article 4 of Protocol No. 4</t>
   </si>
   <si>
-    <t>Kuijt v. the Netherlands</t>
-[...30 lines deleted...]
-  <si>
     <t>Tergek v. Türkiye</t>
   </si>
   <si>
     <t>39631/20</t>
   </si>
   <si>
     <t>The case concerns the prison authorities’ refusal to hand over to the applicant prisoner voluminous internet printouts which had been posted to him by his wife.</t>
   </si>
   <si>
     <t>Article 8</t>
   </si>
   <si>
     <t>S.O. v. Spain</t>
   </si>
   <si>
     <t>5742/22</t>
   </si>
   <si>
     <t>The case concerns the alleged absence of valid informed consent by the applicant for the expansion of the scope of her breast-conserving surgery to the resection of her nipple areola complex.</t>
   </si>
   <si>
     <t>Ahmad v. Denmark and Makki v. Denmark</t>
   </si>
   <si>
     <t>5712/24 and 24292/24</t>
@@ -375,51 +343,51 @@
 Article 8
 Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Article 6 §§ 1 et 2 
 Article 7 
 Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Knopp v. Hungary</t>
   </si>
   <si>
     <t>22931/18</t>
   </si>
   <si>
     <t>The case concerns covert surveillance measures allegedly taken against the applicant, a Hungarian businessman, by the Hungarian authorities on the basis of a Mutual Legal Assistance request of the Department of Justice of the United States of America.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
@@ -527,62 +495,50 @@
       <color rgb="FF0F243E"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0F243E"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1051,54 +1007,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H18" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E5:E21"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H17" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:H17" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H20">
+    <sortCondition descending="1" ref="E5:E20"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Application Name" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Application No(s) _x000a_(with link to relevant chamber judgment for referrals and press release for relinquishments)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Referral / Relinquishment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date of referral / relinquishment" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of hearing" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Description of the case" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Relevant Convention Article(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1355,62 +1311,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H18"/>
+  <dimension ref="B1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="43.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="25" style="8" customWidth="1"/>
     <col min="5" max="5" width="23" style="8" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
     <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.6640625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H1" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B2" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="30"/>
@@ -1445,384 +1401,360 @@
     <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="23" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22">
         <v>46185</v>
       </c>
       <c r="F6" s="14">
         <v>46400</v>
       </c>
       <c r="G6" s="24" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H6" s="20" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="23" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="22">
         <v>46153</v>
       </c>
       <c r="F7" s="14">
         <v>46407</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H7" s="20" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="23" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="22">
         <v>46147</v>
       </c>
       <c r="F8" s="14">
         <v>46372</v>
       </c>
       <c r="G8" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" s="28" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="70.349999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="23" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="22">
         <v>46147</v>
       </c>
       <c r="F9" s="14">
         <v>46372</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="H9" s="27" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="23" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="22">
         <v>46141</v>
       </c>
       <c r="F10" s="14">
         <v>46358</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="H10" s="20" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="23" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E11" s="22">
         <v>45964</v>
       </c>
       <c r="F11" s="15">
         <v>46113</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H11" s="20" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="23" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="22">
         <v>45915</v>
       </c>
       <c r="F12" s="15">
         <v>46085</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H12" s="20" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="59.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E13" s="22">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="E13" s="21">
+        <v>45475</v>
+      </c>
+      <c r="F13" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G13" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="21">
-        <v>45475</v>
+        <v>45468</v>
       </c>
       <c r="F14" s="15">
         <v>45700</v>
       </c>
       <c r="G14" s="26" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H14" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="21">
-        <v>45468</v>
+        <v>45398</v>
       </c>
       <c r="F15" s="15">
         <v>45700</v>
       </c>
       <c r="G15" s="26" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H15" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D16" s="13" t="s">
+    <row r="16" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E16" s="21">
-[...4 lines deleted...]
-      </c>
+      <c r="E16" s="16">
+        <v>44327</v>
+      </c>
+      <c r="F16" s="16"/>
       <c r="G16" s="26" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H16" s="19" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="25" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C17" s="17" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="16">
         <v>44327</v>
       </c>
       <c r="F17" s="16"/>
       <c r="G17" s="26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" s="19" t="s">
-        <v>13</v>
-[...19 lines deleted...]
-      <c r="H18" s="19" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C25" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B19" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C24" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C19" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C20" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C22" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C23" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C21" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C18" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B24" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B19" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B20" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B22" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B23" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B21" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B18" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
-    <hyperlink ref="C17" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
-[...11 lines deleted...]
-    <hyperlink ref="C6" r:id="rId29" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
+    <hyperlink ref="C16" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
+    <hyperlink ref="C17" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
+    <hyperlink ref="C15" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
+    <hyperlink ref="C14" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
+    <hyperlink ref="C13" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
+    <hyperlink ref="C12" r:id="rId22" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
+    <hyperlink ref="C11" r:id="rId23" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
+    <hyperlink ref="C10" r:id="rId24" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{C2A72479-D2B5-45AA-9F74-BD3419124A33}"/>
+    <hyperlink ref="C7" r:id="rId25" xr:uid="{B72EF390-41B7-4139-AC0C-7984874CADAC}"/>
+    <hyperlink ref="C9" r:id="rId26" xr:uid="{26869459-3A70-4C65-BBA1-05C67748207D}"/>
+    <hyperlink ref="C8" r:id="rId27" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
+    <hyperlink ref="C6" r:id="rId28" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId30"/>
-  <drawing r:id="rId31"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId29"/>
+  <drawing r:id="rId30"/>
   <tableParts count="1">
-    <tablePart r:id="rId32"/>
+    <tablePart r:id="rId31"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>