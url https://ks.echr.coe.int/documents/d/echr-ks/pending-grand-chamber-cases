--- v10 (2026-09-26)
+++ v11 (2026-10-16)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F2C06F3-51A9-47D8-8FF5-46CCCF442F76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{73FAE892-6E19-4A7E-84FB-6034AB336547}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1116" yWindow="1116" windowWidth="30960" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1536" yWindow="1212" windowWidth="20808" windowHeight="15348" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="60">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <t>Description of the case</t>
   </si>
   <si>
     <t>Date of referral / relinquishment</t>
   </si>
   <si>
     <t>Date of hearing</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Relinquishment</t>
   </si>
   <si>
     <t>Referral / Relinquishment</t>
   </si>
   <si>
@@ -334,50 +334,62 @@
   </si>
   <si>
     <t>Macagnino and Marzo v. Italy</t>
   </si>
   <si>
     <t>61799/15 and 62690/15</t>
   </si>
   <si>
     <t>Article 6
 Article 8
 Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Article 6 §§ 1 et 2 
 Article 7 
 Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Knopp v. Hungary</t>
   </si>
   <si>
     <t>22931/18</t>
   </si>
   <si>
     <t>The case concerns covert surveillance measures allegedly taken against the applicant, a Hungarian businessman, by the Hungarian authorities on the basis of a Mutual Legal Assistance request of the Department of Justice of the United States of America.</t>
+  </si>
+  <si>
+    <t>Miladze v. Georgia</t>
+  </si>
+  <si>
+    <t>41585/23</t>
+  </si>
+  <si>
+    <t>The case concerns the administrative conviction and minimum fine imposed on the applicant for posting a video on TikTok containing extremely crude and sexually explicit insults directed at identifiable public officials in the context of a public debate on urban transport reform in Tbilisi. The video had gone viral.</t>
+  </si>
+  <si>
+    <t>Article 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1007,54 +1019,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H17" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E5:E20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H18" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:H18" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H21">
+    <sortCondition descending="1" ref="E5:E21"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Application Name" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Application No(s) _x000a_(with link to relevant chamber judgment for referrals and press release for relinquishments)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Referral / Relinquishment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date of referral / relinquishment" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of hearing" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Description of the case" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Relevant Convention Article(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1311,62 +1323,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-250113" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H17"/>
+  <dimension ref="B1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="43.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="25" style="8" customWidth="1"/>
     <col min="5" max="5" width="23" style="8" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
     <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.6640625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H1" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B2" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="30"/>
@@ -1401,360 +1413,384 @@
     <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="22">
+        <v>46286</v>
+      </c>
+      <c r="F6" s="14">
+        <v>46435</v>
+      </c>
+      <c r="G6" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C7" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E7" s="22">
         <v>46185</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F7" s="14">
         <v>46400</v>
       </c>
-      <c r="G6" s="24" t="s">
+      <c r="G7" s="24" t="s">
         <v>55</v>
-      </c>
-[...21 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:8" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="22">
+        <v>46153</v>
+      </c>
+      <c r="F8" s="14">
+        <v>46407</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C9" s="12" t="s">
         <v>47</v>
-      </c>
-[...21 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="22">
         <v>46147</v>
       </c>
       <c r="F9" s="14">
         <v>46372</v>
       </c>
       <c r="G9" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="H9" s="27" t="s">
-        <v>51</v>
+      <c r="H9" s="28" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:8" ht="70.349999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="23" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="22">
+        <v>46147</v>
+      </c>
+      <c r="F10" s="14">
+        <v>46372</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" s="27" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="22">
         <v>46141</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F11" s="14">
         <v>46358</v>
       </c>
-      <c r="G10" s="24" t="s">
+      <c r="G11" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="H10" s="20" t="s">
+      <c r="H11" s="20" t="s">
         <v>42</v>
-      </c>
-[...21 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="23" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="22">
-        <v>45915</v>
+        <v>45964</v>
       </c>
       <c r="F12" s="15">
-        <v>46085</v>
+        <v>46113</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="22">
+        <v>45915</v>
+      </c>
+      <c r="F13" s="15">
+        <v>46085</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C14" s="12" t="s">
         <v>29</v>
-      </c>
-[...21 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="21">
-        <v>45468</v>
+        <v>45475</v>
       </c>
       <c r="F14" s="15">
         <v>45700</v>
       </c>
       <c r="G14" s="26" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H14" s="19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="23" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="21">
-        <v>45398</v>
+        <v>45468</v>
       </c>
       <c r="F15" s="15">
         <v>45700</v>
       </c>
       <c r="G15" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E16" s="21">
+        <v>45398</v>
+      </c>
+      <c r="F16" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G16" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="H15" s="19" t="s">
+      <c r="H16" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="25" t="s">
+    <row r="17" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="17" t="s">
+      <c r="C17" s="17" t="s">
         <v>10</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="16">
         <v>44327</v>
       </c>
       <c r="F17" s="16"/>
       <c r="G17" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="16">
+        <v>44327</v>
+      </c>
+      <c r="F18" s="16"/>
+      <c r="G18" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="H17" s="19" t="s">
+      <c r="H18" s="19" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C24" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B18" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C25" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C20" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C21" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C23" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C24" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C22" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C19" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B25" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B20" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B21" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B23" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B24" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B22" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B19" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
-    <hyperlink ref="C16" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C6" r:id="rId28" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
+    <hyperlink ref="C17" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
+    <hyperlink ref="C18" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
+    <hyperlink ref="C16" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
+    <hyperlink ref="C15" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
+    <hyperlink ref="C14" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
+    <hyperlink ref="C13" r:id="rId22" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
+    <hyperlink ref="C12" r:id="rId23" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
+    <hyperlink ref="C11" r:id="rId24" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{C2A72479-D2B5-45AA-9F74-BD3419124A33}"/>
+    <hyperlink ref="C8" r:id="rId25" xr:uid="{B72EF390-41B7-4139-AC0C-7984874CADAC}"/>
+    <hyperlink ref="C10" r:id="rId26" xr:uid="{26869459-3A70-4C65-BBA1-05C67748207D}"/>
+    <hyperlink ref="C9" r:id="rId27" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
+    <hyperlink ref="C7" r:id="rId28" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
+    <hyperlink ref="C6" r:id="rId29" xr:uid="{074AE1AD-7A96-4F43-8E25-368E554A2406}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId29"/>
-  <drawing r:id="rId30"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId30"/>
+  <drawing r:id="rId31"/>
   <tableParts count="1">
-    <tablePart r:id="rId31"/>
+    <tablePart r:id="rId32"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>