--- v11 (2026-10-16)
+++ v12 (2026-11-07)
@@ -9,76 +9,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{73FAE892-6E19-4A7E-84FB-6034AB336547}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D50D08BC-50EF-4BC5-8A30-2AE7D015ED7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1536" yWindow="1212" windowWidth="20808" windowHeight="15348" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pending GC cases" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Pending GC cases'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="64">
   <si>
     <t>Application Name</t>
   </si>
   <si>
     <t>Relevant Convention Article(s)</t>
   </si>
   <si>
     <t>Description of the case</t>
   </si>
   <si>
     <t>Date of referral / relinquishment</t>
   </si>
   <si>
     <t>Date of hearing</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Relinquishment</t>
   </si>
   <si>
     <t>Referral / Relinquishment</t>
   </si>
   <si>
@@ -346,50 +346,63 @@
   <si>
     <t>Article 6 §§ 1 et 2 
 Article 7 
 Article 1 of Protocol No. 1</t>
   </si>
   <si>
     <t>Knopp v. Hungary</t>
   </si>
   <si>
     <t>22931/18</t>
   </si>
   <si>
     <t>The case concerns covert surveillance measures allegedly taken against the applicant, a Hungarian businessman, by the Hungarian authorities on the basis of a Mutual Legal Assistance request of the Department of Justice of the United States of America.</t>
   </si>
   <si>
     <t>Miladze v. Georgia</t>
   </si>
   <si>
     <t>41585/23</t>
   </si>
   <si>
     <t>The case concerns the administrative conviction and minimum fine imposed on the applicant for posting a video on TikTok containing extremely crude and sexually explicit insults directed at identifiable public officials in the context of a public debate on urban transport reform in Tbilisi. The video had gone viral.</t>
   </si>
   <si>
     <t>Article 10</t>
+  </si>
+  <si>
+    <t>Banca Sistema S.p.A. v. Italy</t>
+  </si>
+  <si>
+    <t>37249/24</t>
+  </si>
+  <si>
+    <t>The case concerns the non-enforcement of decisions in favour of the applicant company against an insolvent municipality and the impossibility of accessing a court under the relevant domestic legislation to obtain their enforcement.</t>
+  </si>
+  <si>
+    <t>Article 6 
+Article 1 of Protocol No. 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1019,54 +1032,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H18" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E5:E21"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B5:H19" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B5:H19" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:H22">
+    <sortCondition descending="1" ref="E5:E22"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Application Name" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Application No(s) _x000a_(with link to relevant chamber judgment for referrals and press release for relinquishments)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Referral / Relinquishment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date of referral / relinquishment" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of hearing" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Description of the case" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Relevant Convention Article(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1323,474 +1336,496 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-250113" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-250113" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-251197" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H18"/>
+  <dimension ref="B1:H19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="43.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="25" style="8" customWidth="1"/>
     <col min="5" max="5" width="23" style="8" customWidth="1"/>
     <col min="6" max="6" width="23" style="1" customWidth="1"/>
-    <col min="7" max="7" width="110.33203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.33203125" style="1"/>
+    <col min="7" max="7" width="110.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="25.7109375" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H1" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="2:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
     </row>
-    <row r="3" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="3" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
     </row>
-    <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:8" ht="97.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="23" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="22">
+        <v>46328</v>
+      </c>
+      <c r="F6" s="14"/>
+      <c r="G6" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="22">
         <v>46286</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F7" s="14">
         <v>46435</v>
       </c>
-      <c r="G6" s="24" t="s">
+      <c r="G7" s="24" t="s">
         <v>58</v>
       </c>
-      <c r="H6" s="20" t="s">
+      <c r="H7" s="20" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="23" t="s">
+    <row r="8" spans="2:8" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C8" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D8" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E8" s="22">
         <v>46185</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F8" s="14">
         <v>46400</v>
       </c>
-      <c r="G7" s="24" t="s">
+      <c r="G8" s="24" t="s">
         <v>55</v>
-      </c>
-[...21 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:8" ht="65.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="22">
+        <v>46153</v>
+      </c>
+      <c r="F9" s="14">
+        <v>46407</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C10" s="12" t="s">
         <v>47</v>
-      </c>
-[...21 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="22">
         <v>46147</v>
       </c>
       <c r="F10" s="14">
         <v>46372</v>
       </c>
       <c r="G10" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="H10" s="27" t="s">
-        <v>51</v>
+      <c r="H10" s="28" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:8" ht="70.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="23" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="22">
+        <v>46147</v>
+      </c>
+      <c r="F11" s="14">
+        <v>46372</v>
+      </c>
+      <c r="G11" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" s="22">
         <v>46141</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F12" s="14">
         <v>46358</v>
       </c>
-      <c r="G11" s="24" t="s">
+      <c r="G12" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="H11" s="20" t="s">
+      <c r="H12" s="20" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="23" t="s">
+    <row r="13" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="C13" s="12" t="s">
         <v>37</v>
-      </c>
-[...21 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="22">
-        <v>45915</v>
+        <v>45964</v>
       </c>
       <c r="F13" s="15">
-        <v>46085</v>
+        <v>46113</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H13" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="22">
+        <v>45915</v>
+      </c>
+      <c r="F14" s="15">
+        <v>46085</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="H14" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="C15" s="12" t="s">
         <v>29</v>
-      </c>
-[...21 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="21">
-        <v>45468</v>
+        <v>45475</v>
       </c>
       <c r="F15" s="15">
         <v>45700</v>
       </c>
       <c r="G15" s="26" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H15" s="19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="23" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="21">
-        <v>45398</v>
+        <v>45468</v>
       </c>
       <c r="F16" s="15">
         <v>45700</v>
       </c>
       <c r="G16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="55.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="21">
+        <v>45398</v>
+      </c>
+      <c r="F17" s="15">
+        <v>45700</v>
+      </c>
+      <c r="G17" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="H16" s="19" t="s">
+      <c r="H17" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="25" t="s">
+    <row r="18" spans="2:8" ht="136.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="17" t="s">
+      <c r="C18" s="17" t="s">
         <v>10</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="16">
         <v>44327</v>
       </c>
       <c r="F18" s="16"/>
       <c r="G18" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="82.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="16">
+        <v>44327</v>
+      </c>
+      <c r="F19" s="16"/>
+      <c r="G19" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="H18" s="19" t="s">
+      <c r="H19" s="19" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C25" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B19" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C26" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C21" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C22" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C24" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C25" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C23" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C20" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B26" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B21" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B22" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B24" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B25" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B23" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B20" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E5" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="F5" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
-    <hyperlink ref="C17" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
-[...11 lines deleted...]
-    <hyperlink ref="C6" r:id="rId29" xr:uid="{074AE1AD-7A96-4F43-8E25-368E554A2406}"/>
+    <hyperlink ref="C18" r:id="rId17" xr:uid="{C44FBC1F-7224-4180-8929-4396DB73A846}"/>
+    <hyperlink ref="C19" r:id="rId18" xr:uid="{56F2E3F4-7AC4-410B-BAE6-868C98453802}"/>
+    <hyperlink ref="C17" r:id="rId19" xr:uid="{9E3AA717-6BB6-4D29-864A-96B6B0EB568C}"/>
+    <hyperlink ref="C16" r:id="rId20" xr:uid="{FA0427BC-A760-4C59-BCDE-02EFFB82E57D}"/>
+    <hyperlink ref="C15" r:id="rId21" xr:uid="{D510D518-7051-4375-9D0E-5858F90A4A0C}"/>
+    <hyperlink ref="C14" r:id="rId22" xr:uid="{A5F08AA5-0A1E-4573-90A1-0404AF66DAB5}"/>
+    <hyperlink ref="C13" r:id="rId23" xr:uid="{DED48200-59E2-42CB-8CD8-AA92F2ADA786}"/>
+    <hyperlink ref="C12" r:id="rId24" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{C2A72479-D2B5-45AA-9F74-BD3419124A33}"/>
+    <hyperlink ref="C9" r:id="rId25" xr:uid="{B72EF390-41B7-4139-AC0C-7984874CADAC}"/>
+    <hyperlink ref="C11" r:id="rId26" xr:uid="{26869459-3A70-4C65-BBA1-05C67748207D}"/>
+    <hyperlink ref="C10" r:id="rId27" xr:uid="{F92A8E8F-8862-4CD1-9173-A5A60560C3FD}"/>
+    <hyperlink ref="C8" r:id="rId28" xr:uid="{8BBB94E6-8D4E-47E6-A940-0A5E33E8C36A}"/>
+    <hyperlink ref="C7" r:id="rId29" xr:uid="{074AE1AD-7A96-4F43-8E25-368E554A2406}"/>
+    <hyperlink ref="C6" r:id="rId30" xr:uid="{ADF6B965-1A23-46A8-A735-418E6FAC1D74}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId30"/>
-  <drawing r:id="rId31"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId31"/>
+  <drawing r:id="rId32"/>
   <tableParts count="1">
-    <tablePart r:id="rId32"/>
+    <tablePart r:id="rId33"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pending GC cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>