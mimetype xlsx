--- v1 (2026-01-13)
+++ v2 (2026-10-21)
@@ -2,113 +2,110 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Delrue\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\courtcs3\users$\Uwamahoro\Desktop\For Sending\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{255432ED-BB78-491D-AFBF-B63F3BE7A4B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{6DB48667-D134-452F-B167-76103935D304}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="20856" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cauze aflate pe rolul MC" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'Cauze aflate pe rolul MC'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="79">
   <si>
     <t>CEDO-KS</t>
   </si>
   <si>
     <t>* Întocmită de Grefă. Nu obligă Curtea.</t>
   </si>
   <si>
     <t>Numele cererii</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Nr. cererii (cererilor) 
 (cu link către hotărârea camerei relevante pentru trimitere și către comunicatul de presă pentru desesizare)</t>
     </r>
   </si>
   <si>
     <t>Trimitere/Desesizare</t>
   </si>
   <si>
     <t>Data trimiterii/desesizării</t>
   </si>
   <si>
     <t>Data ședinței</t>
   </si>
   <si>
     <t>Descrierea cauzei</t>
   </si>
   <si>
     <t>Articolul (articolele) relevant(e) din Convenție</t>
-  </si>
-[...1 lines deleted...]
-    <t>17389/20</t>
   </si>
   <si>
     <t>Trimitere</t>
   </si>
   <si>
     <t>H.M.M. și alții împotriva Letoniei</t>
   </si>
   <si>
     <t>42165/21</t>
   </si>
   <si>
     <t>Desesizare</t>
   </si>
   <si>
     <t>Cauza se referă la alegațiile unor cetățeni irakieni de origine kurdă (adulți și minori) cu privire la returnarea lor sumară (pushback) la frontiera letonă-belarusă fără nicio evaluare a cererilor lor de azil, la condițiile de detenție într-o pădure din apropierea acestei frontiere și într-un cort de pe teritoriul leton, precum și la privarea lor de libertate într-un centru de cazare pentru străini deținuți în Letonia.</t>
   </si>
   <si>
     <t>Art. 3, art. 5 § 1 și 4, art. 13 și art. 4 din Protocolul nr. 4</t>
   </si>
   <si>
     <t>R.A. și alții împotriva Poloniei</t>
   </si>
   <si>
     <t>42120/21</t>
   </si>
@@ -262,162 +259,173 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color theme="3" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>5742/22</t>
   </si>
   <si>
     <t>39631/20</t>
   </si>
   <si>
-    <t>19365/19</t>
-[...4 lines deleted...]
-  <si>
     <t>Art. 8</t>
   </si>
   <si>
     <t>Cauza privește presupusa absență a consimțământului informat valid al reclamantei pentru extinderea chirurgiei mamare conservatoare la rezecția complexului mamelono-areolar.</t>
   </si>
   <si>
     <t>3.11.2025</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
-    <t>27.08.2025</t>
-[...10 lines deleted...]
-  <si>
     <t>S.O. împotriva Spaniei</t>
   </si>
   <si>
     <t>Tergek împotriva Turciei</t>
   </si>
   <si>
-    <t>Kuijt împotriva Țărilor de Jos</t>
-[...13 lines deleted...]
-  <si>
     <t>Cauza privește refuzul administrației penitenciarului de a-i înmâna deținutului reclamant o cantitate mare de printuri ale postărilor pe internet efectuate de soția sa către el.</t>
   </si>
   <si>
-    <r>
-[...47 lines deleted...]
-Art. 7</t>
+    <t>3.04.2026</t>
   </si>
   <si>
     <t>Prezenta traducere este publicată cu acordul Consiliului Europei și al Curț ii Europene a Drepturilor Omului și reprezintă  responsabilitatea exclusivă  a Institutului European din România.</t>
   </si>
   <si>
-    <t>1.04.2026</t>
-[...2 lines deleted...]
-    <t>4.03.2026</t>
+    <t>25.03.2026</t>
+  </si>
+  <si>
+    <t>Ahmad împotriva Danemarcei și Makki împotriva Danemarcei</t>
+  </si>
+  <si>
+    <t>Cauzele privesc izolarea reclamanților în camera spitalului de psihiatrie unde erau internați și ținuți încuiați din cauza periculozității lor.</t>
+  </si>
+  <si>
+    <t>Cauzele se referă la confiscări de bunuri, cunoscute în dreptul italian sub denumirea de „confiscări preventive”, care sunt măsuri luate față de persoane despre care se poate considera că, având în vedere comportamentul lor și stilul lor de viață și pe baza unor elemente de fapt, trăiesc în mod obișnuit, chiar și parțial, din produse ale unor infracțiuni (fiind considerate ca prezentând o „periculozitate generală”, în italiană pericolosità generica), precum și față de persoane suspectate, printre altele, de apartenență la o organizație de tip mafiot (fiind considerate ca prezentând o „periculozitate calificată”, în italiană pericolosità qualificata).</t>
+  </si>
+  <si>
+    <t>Cauzele se referă la confiscări de bunuri, cunoscute în dreptul italian sub denumirea de „confiscări preventive”, care sunt măsuri luate față de persoane cu privire la care se poate considera că, ținând seama de comportamentul lor și stilul lor de viață și pe baza unor elemente de fapt, trăiesc în mod obișnuit, chiar și parțial, din produse ale unor infracțiuni (fiind considerate ca prezentând o „periculozitate generală”, în italiană pericolosità generica), precum și față de persoane suspectate, printre altele, de apartenență la o organizație de tip mafiot (fiind considerate ca prezentând o „periculozitate calificată”, în italiană pericolosità qualificata).</t>
+  </si>
+  <si>
+    <t>Cauza privește decizia instanțelor naționale de a dispune înapoierea a doi copii din Finlanda în Rusia, în temeiul Convenției de la Haga asupra aspectelor civile ale răpirii internaționale de copii, după ce tatăl lor i-a luat din Rusia fără consimțământul mamei lor. Întrucât tatălui i s-a acordat azil în Finlanda, copiii au primit automat acest statut.</t>
+  </si>
+  <si>
+    <t>Cauza privește măsurile de supraveghere secretă care ar fi fost luate împotriva reclamantului, un om de afaceri maghiar, de către autoritățile maghiare, pe baza unei cereri de asistență judiciară reciprocă din partea Departamentului de Justiție al Statelor Unite.</t>
+  </si>
+  <si>
+    <t>22931/18</t>
+  </si>
+  <si>
+    <t>13.01.2027</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>42758/23</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>20.01.2027</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>16.12.2026</t>
+  </si>
+  <si>
+    <t>Art. 6 §§ 1 și art. 2 din Protocolul nr. 7
+Art. 1 din Protocolul nr. 1</t>
+  </si>
+  <si>
+    <t>Art. 6
+Art. 8
+Art. 1 din Protocolul nr. 1</t>
+  </si>
+  <si>
+    <t>02.12.2026</t>
+  </si>
+  <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>Art. 3
+Art. 5
+Art. 8</t>
+  </si>
+  <si>
+    <t>Macagnino and Marzo  împotriva Italiei</t>
+  </si>
+  <si>
+    <t>Cavallotti and Others împotriva Italiei</t>
+  </si>
+  <si>
+    <t>Knopp împotriva Ungariei</t>
+  </si>
+  <si>
+    <t>Z and Others împotriva Finlandei</t>
+  </si>
+  <si>
+    <t>5712/24 și 24292/24</t>
+  </si>
+  <si>
+    <t>61799/15 și 62690/15</t>
+  </si>
+  <si>
+    <t>29614/16 și alte 3 persoane</t>
+  </si>
+  <si>
+    <t>Miladze împotriva Georgiei</t>
+  </si>
+  <si>
+    <t>Cauza are ca obiect condamnarea administrativă a reclamantului și amenda minimă aplicată acestuia pentru publicarea pe TikTok a unui videoclip cu insulte extrem de vulgare și cu conținut sexual explicit la adresa unor funcționari publici identificabili, în cadrul unei dezbateri publice privind reforma transportului urban din Tbilisi. Videoclipul devenise viral.</t>
+  </si>
+  <si>
+    <t>41585/23</t>
+  </si>
+  <si>
+    <t>Art. 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -528,54 +536,53 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Segoe UI Semibold"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF244062"/>
+      <color theme="3" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -615,183 +622,192 @@
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF4F81BD"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF4F81BD"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0070C0"/>
       </left>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="3" tint="-0.499984740745262"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FF0070C0"/>
         </left>
         <right style="thin">
@@ -1019,53 +1035,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>138640</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2495125</xdr:colOff>
+      <xdr:colOff>2499880</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>564515</xdr:rowOff>
+      <xdr:rowOff>564511</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2050" name="Picture 2" descr="D:\vantland\Pictures\Knowledge Sharing\Template Icons\Court Logo.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002080000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1075,54 +1091,54 @@
         <a:xfrm>
           <a:off x="252940" y="95250"/>
           <a:ext cx="2356485" cy="882015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B6:H17" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E6:E20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EKSPendingGC" displayName="EKSPendingGC" ref="B6:H19" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B6:H19" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:H22">
+    <sortCondition descending="1" ref="E6:E22"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Numele cererii" dataDxfId="6"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Nr. cererii (cererilor) _x000a_(cu link către hotărârea camerei relevante pentru trimitere și către comunicatul de presă pentru desesizare)" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Trimitere/Desesizare" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Data trimiterii/desesizării" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Data ședinței" dataDxfId="2"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Descrierea cauzei" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Articolul (articolele) relevant(e) din Convenție" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1379,465 +1395,505 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8306874-11708286&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Kuijt%20v.%20the%20Netherlands.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-238566" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-237560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-235709" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7991237-11149537&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20H.M.M.%20and%20Others%20v.%20Latvia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7019980-9469559&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20two%20inter-State%20cases.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-247557" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7983149-11136336&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20R.A.%20and%20Others%20v.%20Poland%20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-250113" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-172107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-6284216-8193553&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20Slovenia%20v.%20Croatia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8561654-12169222&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20case%20Knopp%20v.%20Hungary.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng-press" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-243823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-187961" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-7928255-11041779&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20C.O.C.G.%20and%20Others%20v.%20Lithuania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-178877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hudoc.echr.coe.int/eng?i=001-184665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf?library=ECHR&amp;id=003-5725353-7269931&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20case%20Nicolae%20Virgiliu%20Tanase%20v.%20Romania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-242860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8528707-12109430&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20in%20the%20cases%20Macagnino%20v.%20Italy%2C%20and%20Cavallotti%20and%20Others%20v.%20Italy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="25" style="9" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="43.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" style="3" customWidth="1"/>
+    <col min="4" max="5" width="25" style="3" customWidth="1"/>
     <col min="6" max="6" width="20" style="1" customWidth="1"/>
-    <col min="7" max="7" width="106.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="106.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="27" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.28515625" style="1"/>
+    <col min="9" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H1" s="24" t="s">
+    <row r="1" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H1" s="22" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="5" customFormat="1" ht="83.25" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="H2" s="30"/>
+    <row r="2" spans="1:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B2" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
     </row>
-    <row r="3" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="28" t="s">
+    <row r="3" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="10"/>
-[...4 lines deleted...]
-      <c r="H3" s="11"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="9"/>
     </row>
-    <row r="4" spans="1:8" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="H4" s="11"/>
+    <row r="4" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B4" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="9"/>
     </row>
-    <row r="5" spans="1:8" s="5" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H5" s="29"/>
+    <row r="5" spans="1:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
     </row>
-    <row r="6" spans="1:8" ht="111" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="7" t="s">
+    <row r="6" spans="1:8" ht="111" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="F6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="12" t="s">
+    <row r="7" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="13">
+        <v>46286</v>
+      </c>
+      <c r="F7" s="14">
+        <v>46070</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B8" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B9" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="G9" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B10" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="31" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="B11" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" s="31" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="H12" s="27" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="35"/>
+      <c r="B13" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="35"/>
+      <c r="B14" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="14" t="s">
+      <c r="D14" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B15" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="15" t="s">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="C15" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-        <v>42</v>
+    <row r="16" spans="1:8" ht="93" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-        <v>66</v>
+    <row r="17" spans="2:8" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>22</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="60" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-        <v>67</v>
+    <row r="18" spans="2:8" ht="139.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="16"/>
+      <c r="G18" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="C13" s="13" t="s">
+    <row r="19" spans="2:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="D13" s="14" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="17" t="s">
+      <c r="E19" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="G13" s="22" t="s">
-[...66 lines deleted...]
-      <c r="G16" s="22" t="s">
+      <c r="F19" s="16"/>
+      <c r="G19" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="21" t="s">
         <v>26</v>
-      </c>
-[...22 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C24" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B18" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="C26" r:id="rId1" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C21" r:id="rId2" display="60561/14" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C22" r:id="rId3" display="14305/17" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C24" r:id="rId4" display="37283/13" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="C25" r:id="rId5" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C23" r:id="rId6" display="54155/16" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C20" r:id="rId7" display="41720/13" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="B26" r:id="rId8" display="http://hudoc.echr.coe.int/eng?i=001-172107" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B21" r:id="rId9" display="60561/14" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B22" r:id="rId10" display="14305/17" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B24" r:id="rId11" display="37283/13" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B25" r:id="rId12" location="{&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" display="https://hudoc.echr.coe.int/eng-press - {&quot;fulltext&quot;:[&quot;relinquishment&quot;],&quot;documentcollectionid&quot;:[&quot;GENERAL&quot;]}" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="B23" r:id="rId13" display="54155/16" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B20" r:id="rId14" display="41720/13" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="E6" r:id="rId15" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="F6" r:id="rId16" display="http://insite.dhcour.coe.int/link/tikitlink.asp?doc=2024927%20&amp;lib=court" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
-    <hyperlink ref="C16" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
-[...9 lines deleted...]
-    <hyperlink ref="C7" r:id="rId27" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="C18" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="C19" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="C17" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="C16" r:id="rId20" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="C15" r:id="rId21" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="C14" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="C13" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="C8" r:id="rId24" xr:uid="{AC70D5DD-BF09-4665-828B-FAD72448D1A0}"/>
+    <hyperlink ref="C9" r:id="rId25" xr:uid="{15A28865-FB8F-4362-A1BB-0CE4911D2D60}"/>
+    <hyperlink ref="C10" r:id="rId26" display="29614/16 and 3 others" xr:uid="{CB6656CC-3A31-4FA1-B79F-7209EAF1B83A}"/>
+    <hyperlink ref="C11" r:id="rId27" display="61799/15 and 62690/15" xr:uid="{CE427F70-16A5-4518-891D-3492C2E4AC38}"/>
+    <hyperlink ref="C12" r:id="rId28" display="https://hudoc.echr.coe.int/app/conversion/pdf/?library=ECHR&amp;id=003-8521752-12096819&amp;filename=Relinquishment%20in%20favour%20of%20the%20Grand%20Chamber%20of%20the%20cases%20Ahmad%20v.%20Denmark%20and%20Makki%20v.%20Denmark.pdf" xr:uid="{38827A62-B302-46A2-A425-982309B74F7B}"/>
+    <hyperlink ref="C7" r:id="rId29" xr:uid="{74A96827-9B9B-475F-B432-3C9BE1B55265}"/>
   </hyperlinks>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.31496062992125984" header="0.23622047244094491" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <drawing r:id="rId29"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="8" scale="76" fitToHeight="0" orientation="landscape" r:id="rId30"/>
+  <drawing r:id="rId31"/>
   <tableParts count="1">
-    <tablePart r:id="rId30"/>
+    <tablePart r:id="rId32"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Cauze aflate pe rolul MC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Laura Mihailescu</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
-    <vt:lpwstr/>
+    <vt:lpwstr>20261012153812282</vt:lpwstr>
   </property>
 </Properties>
 </file>