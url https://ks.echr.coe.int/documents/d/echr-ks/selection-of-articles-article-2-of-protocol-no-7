--- v1 (2026-02-01)
+++ v2 (2026-05-18)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Souppart\AppData\Roaming\OpenText\DM\Temp\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F8FB43F4-86DE-48D4-AB11-7354476BADBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD201F63-2725-4054-ABCE-BEE990EFB4C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="10492" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A2P7" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">A2P7!$B$7:$F$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -274,51 +274,51 @@
       <t xml:space="preserve">
 Pour effectuer une recherche par mot/numéro dans une colonne :
 1. Cliquez sur la flèche déroulante dans l'en-tête de la colonne concernée. 
 2. Vous verrez apparaître un champ de recherche. Entrez votre texte et cliquez sur OK.
 3. Pour revenir au tableau Excel complet, cliquez sur la flèche déroulante, cochez la case "Sélectionner tout" et cliquez sur OK.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  Title - Titre</t>
   </si>
   <si>
     <t>Author - Auteur</t>
   </si>
   <si>
     <t>Source / Publisher - Éditeur</t>
   </si>
   <si>
     <t>Call number - Cote</t>
   </si>
   <si>
     <t>ECHR-KS / CEDH-KS</t>
   </si>
   <si>
     <t xml:space="preserve">Article and Chapter selection - Sélection d'articles et de chapitres
 Article 2 of Protocol 7 - Article 2 du Protocole n° 7
-(Last updated - Dernière mise à jour : 31/08/2025) 
+(Last updated - Dernière mise à jour : 28/02/2026) 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -447,107 +447,95 @@
       </top>
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4"/>
       </right>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
   </cellXfs>
@@ -1207,222 +1195,222 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G14"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.69140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.53515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="27.84375" style="3" customWidth="1"/>
     <col min="4" max="4" width="62" style="3" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="26.53515625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="23.15" x14ac:dyDescent="0.4">
-      <c r="B1" s="17" t="s">
+      <c r="B1" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="17"/>
-[...2 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
     </row>
     <row r="2" spans="2:7" ht="177.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B2" s="18" t="s">
+      <c r="B2" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="19"/>
-[...2 lines deleted...]
-      <c r="F2" s="19"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
     </row>
     <row r="3" spans="2:7" s="6" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="21"/>
-      <c r="D3" s="22" t="s">
+      <c r="C3" s="17"/>
+      <c r="D3" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="23"/>
-[...1 lines deleted...]
-      <c r="G3" s="15"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="11"/>
     </row>
     <row r="4" spans="2:7" s="6" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="24"/>
-      <c r="D4" s="25" t="s">
+      <c r="C4" s="20"/>
+      <c r="D4" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="25"/>
-[...1 lines deleted...]
-      <c r="G4" s="15"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="11"/>
     </row>
     <row r="5" spans="2:7" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="26"/>
-      <c r="D5" s="27" t="s">
+      <c r="C5" s="22"/>
+      <c r="D5" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="27"/>
-[...1 lines deleted...]
-      <c r="G5" s="16"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="12"/>
     </row>
     <row r="6" spans="2:7" s="6" customFormat="1" ht="92.7" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="24"/>
-      <c r="D6" s="25" t="s">
+      <c r="C6" s="20"/>
+      <c r="D6" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="25"/>
-      <c r="F6" s="25"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
     </row>
     <row r="7" spans="2:7" s="2" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:7" s="2" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="9">
         <v>2020</v>
       </c>
-      <c r="F8" s="13" t="s">
+      <c r="F8" s="9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="43.75" x14ac:dyDescent="0.4">
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="9">
         <v>2019</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="29.15" x14ac:dyDescent="0.4">
-      <c r="B10" s="11" t="s">
+      <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="12" t="s">
+      <c r="D10" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="9">
         <v>2019</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F10" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B11" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="9">
         <v>2014</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>2013</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="2:7" x14ac:dyDescent="0.4">
       <c r="D13" s="4"/>
     </row>
     <row r="14" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="20"/>
-      <c r="C14" s="20"/>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3:G3" r:id="rId1" display="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B5:G5" r:id="rId2" display="For more references, refer to theLibrary's catalogue." xr:uid="{EA6C1FAC-5E1C-4174-AE34-6B7962C1F9E9}"/>
     <hyperlink ref="B3:F3" r:id="rId3" display="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" xr:uid="{F3AB3B5E-6D95-4A29-BB80-6AC6AA9C02FA}"/>
     <hyperlink ref="B5:F5" r:id="rId4" display="For more references, refer to theLibrary’s catalogue." xr:uid="{FDCACAFA-7FAE-4800-B0DE-1458580B4B5E}"/>
     <hyperlink ref="D3:F3" r:id="rId5" display="Tous les documents sont disponibles à la Bibliothèque de la Cour. Pour les consulter, un rendez-vous peut être pris sur le site de la Bibliothèque." xr:uid="{E5EE6535-7297-4F9A-AD27-E83D77AC3A2B}"/>
     <hyperlink ref="D5:F5" r:id="rId6" display="Pour plus de références, consulter lecatalogue de la Bibliothèque." xr:uid="{A196C795-1AB7-4727-8B30-3C5E978FF8E1}"/>
     <hyperlink ref="B3:C3" r:id="rId7" display="All documents are available in the Court'sLibrary, and an appointment to consult them can be made via the Library webpage." xr:uid="{CF36DFFF-AB37-4487-8F0D-248EE613B230}"/>
     <hyperlink ref="B5:C5" r:id="rId8" display="For more references, refer to theLibrary’s catalogue." xr:uid="{589442C2-8E46-4899-B653-455C39A65738}"/>
   </hyperlinks>
@@ -1484,29 +1472,29 @@
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>A2P7</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
-    <vt:lpwstr>20260126094419861</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>