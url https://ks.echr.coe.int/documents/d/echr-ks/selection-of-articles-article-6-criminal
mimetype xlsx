--- v1 (2026-02-12)
+++ v2 (2026-05-25)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Souppart\AppData\Roaming\OpenText\DM\Temp\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F29A849C-BF18-46BD-BB04-FD79B9BAF1FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{02FA98D9-106F-4A48-B073-17229D507A27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="10492" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$7:$F$91</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -928,154 +928,154 @@
     <t>Human rights law review, vol. 22, no. 4 (2022), p. 1-24</t>
   </si>
   <si>
     <t>ECHR-KS / CEDH-KS</t>
   </si>
   <si>
     <t>Indemnité de procédure à charge de la partie civile : quand la procédure pénale compromet le respect des droits fondamentaux</t>
   </si>
   <si>
     <t>Benkhelifa, Selma</t>
   </si>
   <si>
     <t>Journal des tribunaux, 142e année, n° 6955 (21 oct. 2023), p. 573-576</t>
   </si>
   <si>
     <t>Les interceptions téléphoniques judiciaires et les conversations avec un avocat</t>
   </si>
   <si>
     <t>Collet, Philippe</t>
   </si>
   <si>
     <t>Recueil Dalloz, 199e année, n° 28 (3 août 2023), p. 1410-1416</t>
   </si>
   <si>
     <t>Turković, Ksenija</t>
+  </si>
+  <si>
+    <t>Audiovisual interrogation of witnesses in Belgium and Germany and its fundamental rights implications</t>
+  </si>
+  <si>
+    <t>Beazley, Ashlee</t>
+  </si>
+  <si>
+    <t>European journal of crime, criminal law and criminal justice, vol. 33, no. 1-2 (2025), p. 133-153</t>
+  </si>
+  <si>
+    <t>Presence, proximity and participation : online court communication from a procedural justice perspective</t>
+  </si>
+  <si>
+    <t>Belloni, Paolo</t>
+  </si>
+  <si>
+    <t>European journal of crime, criminal law and criminal justice, vol. 33, no. 1-2 (2025), p. 154-186</t>
+  </si>
+  <si>
+    <t>Navigating the right to a fair trial for vulnerable suspects pretrial : a legal and psychological critique of the Strasbourg jurisprudence</t>
+  </si>
+  <si>
+    <t>Cusack, Alan</t>
+  </si>
+  <si>
+    <t>Human rights law review, vol. 25, no. 2 (2025), p. [1]-23</t>
+  </si>
+  <si>
+    <t>Victimisation secondaire : l'égale dignité, un enjeu pour tous les acteurs du processus pénal</t>
+  </si>
+  <si>
+    <t>Lafourcade, Magali</t>
+  </si>
+  <si>
+    <t>La Semaine juridique : édition générale (JCP), 99e année, n° 28 (14 juil. 2025), p. 1271-1272</t>
+  </si>
+  <si>
+    <t>Formalisme en cassation et accès au juge dans la jurisprudence récente de la Cour européenne des droits de l'homme</t>
+  </si>
+  <si>
+    <t>Ravarani, Georges</t>
+  </si>
+  <si>
+    <t>Revue des procédures (RdPs), n° 7 (2025), p. 5-9</t>
+  </si>
+  <si>
+    <t>Le principe ne bis in idem devant la Cour européenne des droits de l'homme</t>
+  </si>
+  <si>
+    <t>Guyomar, Mattias</t>
+  </si>
+  <si>
+    <t>La responsabilité financière des gestionnaires publics : actes du colloque du 8 novembre 2023 / co-organisé par le Parquet général près la Cour des comptes et la Direction de la recherche de l'Institut national du service public ; ouvrage dirigé par Céline Husson-Rochcongar, Sébastien Kott. - Paris : La Documentation française, 2024. - p. 143-148</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article and Chapter selection - Sélection d'articles et de chapitres</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="18"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Article 6 Criminal - Pénal
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(Last updated - Dernière mise à jour : 31/08/2025)
+      <t xml:space="preserve">(Last updated - Dernière mise à jour : 28/02/2026)
 </t>
     </r>
-  </si>
-[...52 lines deleted...]
-    <t>La responsabilité financière des gestionnaires publics : actes du colloque du 8 novembre 2023 / co-organisé par le Parquet général près la Cour des comptes et la Direction de la recherche de l'Institut national du service public ; ouvrage dirigé par Céline Husson-Rochcongar, Sébastien Kott. - Paris : La Documentation française, 2024. - p. 143-148</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.249977111117893"/>
@@ -1284,51 +1284,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
   </cellXfs>
@@ -1999,51 +1999,51 @@
       <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.53515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.53515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="27.84375" style="3" customWidth="1"/>
     <col min="4" max="4" width="62" style="3" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="26.53515625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="23.15" x14ac:dyDescent="0.4">
       <c r="B1" s="19" t="s">
         <v>242</v>
       </c>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
     </row>
     <row r="2" spans="2:6" ht="167.25" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B2" s="20" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
     </row>
     <row r="3" spans="2:6" s="5" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="22" t="s">
         <v>196</v>
       </c>
       <c r="C3" s="22"/>
       <c r="D3" s="23" t="s">
         <v>197</v>
       </c>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
     </row>
     <row r="4" spans="2:6" s="5" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="25" t="s">
         <v>198</v>
       </c>
       <c r="C4" s="25"/>
       <c r="D4" s="26" t="s">
         <v>199</v>
       </c>
@@ -2069,142 +2069,142 @@
       <c r="D6" s="26" t="s">
         <v>203</v>
       </c>
       <c r="E6" s="26"/>
       <c r="F6" s="26"/>
     </row>
     <row r="7" spans="2:6" s="2" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="4" t="s">
         <v>204</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>205</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>206</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="8" spans="2:6" s="2" customFormat="1" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B8" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="C8" s="9" t="s">
         <v>251</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="D8" s="9" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E8" s="18">
         <v>2025</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="2:6" s="2" customFormat="1" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B9" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="C9" s="9" t="s">
         <v>254</v>
       </c>
-      <c r="C9" s="9" t="s">
+      <c r="D9" s="9" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E9" s="18">
         <v>2025</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="2:6" s="2" customFormat="1" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B10" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C10" s="9" t="s">
         <v>257</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="D10" s="9" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E10" s="18">
         <v>2025</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="2:6" s="2" customFormat="1" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B11" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="D11" s="9" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E11" s="18">
         <v>2025</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:6" s="2" customFormat="1" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B12" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="D12" s="9" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E12" s="18">
         <v>2025</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="2:6" s="2" customFormat="1" ht="72.900000000000006" x14ac:dyDescent="0.4">
       <c r="B13" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="C13" s="9" t="s">
         <v>266</v>
       </c>
-      <c r="C13" s="9" t="s">
+      <c r="D13" s="9" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E13" s="18">
         <v>2024</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="2:6" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B14" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>245</v>
       </c>
       <c r="E14" s="18">
         <v>2023</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>4</v>
       </c>
     </row>
@@ -3608,29 +3608,29 @@
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
-    <vt:lpwstr>20260126093700082</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>