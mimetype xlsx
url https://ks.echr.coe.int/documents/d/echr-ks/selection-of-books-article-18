--- v1 (2026-02-22)
+++ v2 (2026-08-09)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Souppart\AppData\Roaming\OpenText\DM\Temp\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A75D0ED4-AF78-421A-A418-CACAFD86D6E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E136BB89-3DDC-44E6-AC56-716CC74CBB96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-16560" yWindow="-103" windowWidth="16663" windowHeight="9463" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2652" yWindow="4020" windowWidth="23040" windowHeight="12660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$7:$F$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -224,51 +224,51 @@
       <t xml:space="preserve">
 Pour effectuer une recherche par mot/numéro dans une colonne :
 1. Cliquez sur la flèche déroulante dans l'en-tête de la colonne concernée. 
 2. Vous verrez apparaître un champ de recherche. Entrez votre texte et cliquez sur OK.
 3. Pour revenir au tableau Excel complet, cliquez sur la flèche déroulante, cochez la case "Sélectionner tout" et cliquez sur OK.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  Title - Titre</t>
   </si>
   <si>
     <t>Author - Auteur</t>
   </si>
   <si>
     <t>Source / Publisher - Éditeur</t>
   </si>
   <si>
     <t>Call number - Cote</t>
   </si>
   <si>
     <t>ECHR-KS / CEDH-KS</t>
   </si>
   <si>
     <t xml:space="preserve">Book selection - Sélection de livres
 Article 18
-(Last updated - Dernière mise à jour : 31/08/2025)
+(Last updated - Dernière mise à jour : 28/02/2026)
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -416,87 +416,87 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
@@ -1136,295 +1136,295 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20AND%20cedh-18" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20AND%20cedh-4%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20and%20cedh-18%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=fre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20AND%20cedh-18" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B2" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.53515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="58.53515625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="1.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="51.33203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="27.88671875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="58.5546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="24" style="3" customWidth="1"/>
-    <col min="7" max="16384" width="9.15234375" style="1"/>
+    <col min="7" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="23.15" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:7" ht="24.6" x14ac:dyDescent="0.3">
       <c r="B1" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
     </row>
-    <row r="2" spans="2:7" ht="170.25" customHeight="1" x14ac:dyDescent="0.6">
+    <row r="2" spans="2:7" ht="170.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
     </row>
-    <row r="3" spans="2:7" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:7" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="20"/>
       <c r="D3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="14"/>
     </row>
-    <row r="4" spans="2:7" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:7" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="23" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="14"/>
     </row>
-    <row r="5" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="25" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="15"/>
     </row>
-    <row r="6" spans="2:7" ht="92.7" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:7" ht="92.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="23" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
     </row>
-    <row r="7" spans="2:7" s="2" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:7" s="2" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="2:7" ht="29.15" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="7"/>
       <c r="F8" s="12"/>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B9" s="11"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="9"/>
       <c r="F9" s="13"/>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="4"/>
       <c r="E10" s="5"/>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.3">
       <c r="D14" s="2"/>
       <c r="E14" s="3"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.3">
       <c r="D15" s="2"/>
       <c r="E15" s="3"/>
       <c r="F15" s="1"/>
     </row>
-    <row r="16" spans="2:7" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:7" x14ac:dyDescent="0.3">
       <c r="D16" s="2"/>
       <c r="E16" s="3"/>
       <c r="F16" s="1"/>
     </row>
-    <row r="17" spans="4:6" x14ac:dyDescent="0.4">
+    <row r="17" spans="4:6" x14ac:dyDescent="0.3">
       <c r="D17" s="2"/>
       <c r="E17" s="3"/>
       <c r="F17" s="1"/>
     </row>
-    <row r="18" spans="4:6" x14ac:dyDescent="0.4">
+    <row r="18" spans="4:6" x14ac:dyDescent="0.3">
       <c r="D18" s="2"/>
       <c r="E18" s="3"/>
       <c r="F18" s="1"/>
     </row>
-    <row r="19" spans="4:6" x14ac:dyDescent="0.4">
+    <row r="19" spans="4:6" x14ac:dyDescent="0.3">
       <c r="D19" s="2"/>
       <c r="E19" s="3"/>
       <c r="F19" s="1"/>
     </row>
-    <row r="20" spans="4:6" x14ac:dyDescent="0.4">
+    <row r="20" spans="4:6" x14ac:dyDescent="0.3">
       <c r="D20" s="2"/>
       <c r="E20" s="3"/>
       <c r="F20" s="1"/>
     </row>
-    <row r="21" spans="4:6" x14ac:dyDescent="0.4">
+    <row r="21" spans="4:6" x14ac:dyDescent="0.3">
       <c r="D21" s="2"/>
       <c r="E21" s="3"/>
       <c r="F21" s="1"/>
     </row>
-    <row r="22" spans="4:6" x14ac:dyDescent="0.4">
+    <row r="22" spans="4:6" x14ac:dyDescent="0.3">
       <c r="D22" s="2"/>
       <c r="E22" s="3"/>
       <c r="F22" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5:G5" r:id="rId1" display="For more references, refer to theLibrary's catalogue." xr:uid="{AF45C62F-8182-4E3A-87E0-49028C84BE69}"/>
     <hyperlink ref="B5:F5" r:id="rId2" display="For more references, refer to theLibrary’s catalogue." xr:uid="{BB9FD510-1862-4267-8440-D4B477EF5531}"/>
     <hyperlink ref="B5:C5" r:id="rId3" display="For more references, refer to theLibrary’s catalogue." xr:uid="{B814B5D5-D040-45BF-A7CC-828A5C2ADF29}"/>
     <hyperlink ref="D5:F5" r:id="rId4" display="Pour plus de références, consulter lecatalogue de la Bibliothèque." xr:uid="{25DC526A-7924-4FAF-B915-C6FB3835E504}"/>
     <hyperlink ref="B3:C3" r:id="rId5" display="All documents are available in the Court'sLibrary, and an appointment to consult them can be made via the Library webpage." xr:uid="{96D99D09-7C52-4BCA-8DB8-0FDD17C5D3CE}"/>
     <hyperlink ref="D3:F3" r:id="rId6" display="Tous les documents sont disponibles à la Bibliothèque de la Cour. Pour les consulter, un rendez-vous peut être pris sur le site de la Bibliothèque." xr:uid="{3E34DECB-0AFC-47CF-B305-E929389307A8}"/>
     <hyperlink ref="B3:F3" r:id="rId7" display="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" xr:uid="{AB3DC451-9311-4BAD-A101-74BD8DFA9454}"/>
     <hyperlink ref="B3:G3" r:id="rId8" display="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.71875" top="0.39" bottom="0.44" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="landscape" r:id="rId9"/>
   <headerFooter differentFirst="1">
     <oddFooter>&amp;C&amp;P of &amp;N&amp;R&amp;F</oddFooter>
   </headerFooter>
   <drawing r:id="rId10"/>
   <tableParts count="1">
     <tablePart r:id="rId11"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>