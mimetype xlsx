--- v1 (2026-02-01)
+++ v2 (2026-05-14)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Souppart\AppData\Roaming\OpenText\DM\Temp\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E26506C5-51C8-4890-A2AF-28C453DFF1FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{60978E90-AF67-495D-AB07-96EED1552482}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="10492" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$7:$F$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -304,51 +304,51 @@
   </si>
   <si>
     <t>Source / Publisher - Éditeur</t>
   </si>
   <si>
     <t>Call number - Cote</t>
   </si>
   <si>
     <t>Fairness in criminal appeal : a critical and interdisciplinary analysis of the ECtHR case-law</t>
   </si>
   <si>
     <t>Morão, Helena (ed.)</t>
   </si>
   <si>
     <t>Cham : Springer</t>
   </si>
   <si>
     <t>342.7:06COUREDH % MOR</t>
   </si>
   <si>
     <t>ECHR-KS / CEDH-KS</t>
   </si>
   <si>
     <t xml:space="preserve">Book selection - Sélection de livres
 Article 2 of Protocol 7 - Article 2 du Protocole n° 7
-(Last updated - Dernière mise à jour : 31/08/2025) 
+(Last updated - Dernière mise à jour : 28/02/2026) 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -473,122 +473,107 @@
       </top>
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4"/>
       </right>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
   </cellXfs>
@@ -1248,162 +1233,162 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.07421875" defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="1.61328125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.3828125" style="3" customWidth="1"/>
     <col min="3" max="3" width="27.921875" style="3" customWidth="1"/>
     <col min="4" max="4" width="58.61328125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="24" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.07421875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="23.15">
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="23"/>
-[...2 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
     </row>
     <row r="2" spans="2:7" ht="160.5" customHeight="1">
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="24"/>
-[...2 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
     </row>
     <row r="3" spans="2:7" ht="29.05" customHeight="1">
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="26"/>
-      <c r="D3" s="27" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="28"/>
-[...1 lines deleted...]
-      <c r="G3" s="16"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="11"/>
     </row>
     <row r="4" spans="2:7" ht="29.05" customHeight="1">
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="29"/>
-      <c r="D4" s="30" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="30"/>
-[...1 lines deleted...]
-      <c r="G4" s="16"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="11"/>
     </row>
     <row r="5" spans="2:7" ht="15" customHeight="1">
-      <c r="B5" s="31" t="s">
+      <c r="B5" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="31"/>
-      <c r="D5" s="32" t="s">
+      <c r="C5" s="26"/>
+      <c r="D5" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="32"/>
-[...1 lines deleted...]
-      <c r="G5" s="17"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="12"/>
     </row>
     <row r="6" spans="2:7" ht="92.7" customHeight="1">
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="29"/>
-      <c r="D6" s="30" t="s">
+      <c r="C6" s="24"/>
+      <c r="D6" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="30"/>
-      <c r="F6" s="30"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
     </row>
     <row r="7" spans="2:7" s="2" customFormat="1" ht="51" customHeight="1">
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="18" t="s">
+      <c r="C7" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="18" t="s">
+      <c r="D7" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="18" t="s">
+      <c r="E7" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F7" s="18" t="s">
+      <c r="F7" s="13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="2:7" s="2" customFormat="1" ht="29.15">
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C8" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="8">
         <v>2022</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="F8" s="9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="2:7" s="2" customFormat="1" ht="43.75">
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="10">
         <v>2020</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="29.15">
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="8">
         <v>2020</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="2:7">
       <c r="B11" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="7" t="s">
@@ -1432,69 +1417,69 @@
       <c r="E12" s="8">
         <v>2014</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="29.15">
       <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E13" s="10">
         <v>2014</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="29.15">
-      <c r="B14" s="19" t="s">
+      <c r="B14" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="20" t="s">
+      <c r="C14" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="20" t="s">
+      <c r="D14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="16">
         <v>2012</v>
       </c>
-      <c r="F14" s="22" t="s">
+      <c r="F14" s="17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="2:7">
-      <c r="B15" s="25"/>
-      <c r="C15" s="25"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
       <c r="D15" s="4"/>
       <c r="E15" s="5"/>
       <c r="F15" s="4"/>
     </row>
     <row r="16" spans="2:7">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>