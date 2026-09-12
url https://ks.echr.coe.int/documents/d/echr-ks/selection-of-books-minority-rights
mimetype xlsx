--- v0 (2025-12-22)
+++ v1 (2026-09-12)
@@ -4,136 +4,132 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Souppart\AppData\Roaming\OpenText\DM\Temp\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{96E38421-E6FB-4DE5-8EF5-3F62790BF880}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A669C142-8365-4652-A49F-9441BB87CEF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-16560" yWindow="-103" windowWidth="16663" windowHeight="9463" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="10492" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$7:$F$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="84">
   <si>
     <t xml:space="preserve">Date </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Search tip</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 To search by word/number in a particular column:
 1. Click the drop-down arrow in the header of the relevant column. 
 2. In the search box, enter your text and click OK.
 3. To return to the full Excel table, click the drop-down arrow and tick the “(Select All)” box and click OK.</t>
     </r>
   </si>
   <si>
     <t>As the collection must be readily accessible for Court staff, the Library regrets it is unable to offer a loans service to other libraries or external users.</t>
   </si>
   <si>
     <t>DIGITAL</t>
   </si>
   <si>
     <t>Oxford ... [et al.] : Hart</t>
   </si>
   <si>
     <t>Cambridge ... [et al.] : Cambridge University Press</t>
-  </si>
-[...4 lines deleted...]
-    <t>Abingdon, Oxon ; New York : Routledge</t>
   </si>
   <si>
     <r>
       <t>All documents are available in the Court's</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF0070C0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Library,</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="4" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -234,56 +230,62 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Pour effectuer une recherche par mot/numéro dans une colonne :
 1. Cliquez sur la flèche déroulante dans l'en-tête de la colonne concernée. 
 2. Vous verrez apparaître un champ de recherche. Entrez votre texte et cliquez sur OK.
 3. Pour revenir au tableau Excel complet, cliquez sur la flèche déroulante, cochez la case "Sélectionner tout" et cliquez sur OK.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  Title - Titre</t>
   </si>
   <si>
     <t>Author - Auteur</t>
   </si>
   <si>
     <t>Source / Publisher - Éditeur</t>
   </si>
   <si>
     <t>Call number - Cote</t>
   </si>
   <si>
     <t>ECHR-KS / CEDH-KS</t>
   </si>
   <si>
+    <t>Leiden ; Boston : Brill Nijhoff</t>
+  </si>
+  <si>
     <t>The European Convention of Human Rights regime : reform of immigration and minority policies from afar</t>
   </si>
   <si>
     <t>Anagnostou, Dia</t>
   </si>
   <si>
+    <t>Abingdon, Oxon ; New York : Routledge</t>
+  </si>
+  <si>
     <t>342.7:06COUREDH % ANA</t>
   </si>
   <si>
     <t>Assessing hate crime laws : a multidisciplinary perspective</t>
   </si>
   <si>
     <t>Micheletto, Lucille</t>
   </si>
   <si>
     <t>Cham : Palgrave Macmillan</t>
   </si>
   <si>
     <t>342.724 % MIC</t>
   </si>
   <si>
     <t>La Convention européenne des droits de l'homme et la protection des minorités nationales : [journée d'études organisée en janvier 2020 à l'Université de Strasbourg à l'occasion du 70e anniversaire de la Convention européenne des droits de l'homme]</t>
   </si>
   <si>
     <t>Boev, Ivan (ed.)</t>
   </si>
   <si>
     <t>Paris : L'Harmattan</t>
   </si>
   <si>
     <t>342.79 % BOE</t>
@@ -363,93 +365,117 @@
   <si>
     <t>The European Court of Human Rights and minority religions : messages generated and messages received</t>
   </si>
   <si>
     <t>Fokas, Effie (ed.)</t>
   </si>
   <si>
     <t>342.731 % FOK</t>
   </si>
   <si>
     <t>The Tallinn Guidelines on National Minorities and the Media in the Digital Age &amp; [i.e. and] explanatory note</t>
   </si>
   <si>
     <t>Organization for Security and Cooperation in Europe (OSCE). High Commissioner on National Minorities (HCNM)</t>
   </si>
   <si>
     <t>The Hague : OSCE High Commissioner on National Minorities</t>
   </si>
   <si>
     <t>The Framework Convention for the Protection of National Minorities : a commentary</t>
   </si>
   <si>
     <t>Hofmann, Rainer (ed.)</t>
   </si>
   <si>
-    <t>Leiden ; Boston : Brill Nijhoff</t>
-[...1 lines deleted...]
-  <si>
     <t>342.79 % HOF</t>
   </si>
   <si>
     <t>Protecting vulnerable groups : the European human rights framework</t>
   </si>
   <si>
     <t>Ippolito, Francesca (ed.)</t>
   </si>
   <si>
     <t>Oxford ; London ; Portland, Or. : Hart</t>
   </si>
   <si>
     <t>342.7(4) % IPP</t>
   </si>
   <si>
     <t>Human rights, state sovereignty, and medical ethics : examining struggles around coercive sterilisation of Romani women</t>
   </si>
   <si>
     <t>Cahn, Claude</t>
+  </si>
+  <si>
+    <t>Leiden ; Boston : Brill : Martinus Nijhoff</t>
   </si>
   <si>
     <t>342.725.2 % CAH</t>
   </si>
   <si>
     <t>Europe at the edge of pluralism</t>
   </si>
   <si>
     <t>Gozdecka, Dorota A. (ed.)</t>
   </si>
   <si>
     <t>Cambridge ; Antwerp ; Portland, Or. : Intersentia</t>
   </si>
   <si>
     <t>342.733(4) % GOZ</t>
   </si>
   <si>
     <t xml:space="preserve">Book selection - Sélection de livres
 Minority rights - Droits des minorités
-(Last updated - Dernière mise à jour : 31/08/2025)
+(Last updated - Dernière mise à jour : 28/02/2026)
 </t>
+  </si>
+  <si>
+    <t>Disfellowshipping and discrimination of a religious minority : on Articles 9, 11 and 14 of the ECHR</t>
+  </si>
+  <si>
+    <t>Albuquerque, Paulo Pinto de</t>
+  </si>
+  <si>
+    <t>Newcastle upon Tyne : Cambridge Scholars Publishing</t>
+  </si>
+  <si>
+    <t>342.731 % ALB</t>
+  </si>
+  <si>
+    <t>The rights of Roma in European courts : strategic litigation and the boundaries of human rights</t>
+  </si>
+  <si>
+    <t>Henrard, Kristin (ed.)</t>
+  </si>
+  <si>
+    <t>Oxford : Oxford University Press</t>
+  </si>
+  <si>
+    <t>EBOOK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -570,51 +596,51 @@
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4"/>
       </right>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="thin">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
@@ -626,67 +652,76 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{758788FB-7993-4B28-8EC8-146814464D88}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{C3DE996E-60F5-4093-BC51-66023C0C2687}"/>
   </cellStyles>
   <dxfs count="9">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
@@ -941,106 +976,106 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2369162</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>583731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 1" descr="Court Logo">
+        <xdr:cNvPr id="2" name="Picture 1" descr="Court Logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E848034-BA17-4A96-A340-93FD11356296}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="142875" y="19050"/>
-          <a:ext cx="2350112" cy="888531"/>
+          <a:off x="149679" y="19050"/>
+          <a:ext cx="2350112" cy="858595"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="B7:F23" totalsRowShown="0" headerRowDxfId="8" headerRowBorderDxfId="7" tableBorderDxfId="6" totalsRowBorderDxfId="5">
-  <autoFilter ref="B7:F23" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{124759B2-2E39-461D-86AE-8267D3CC9BFD}" name="Table13" displayName="Table13" ref="B7:F25" totalsRowShown="0" headerRowDxfId="8" headerRowBorderDxfId="7" tableBorderDxfId="6" totalsRowBorderDxfId="5">
+  <autoFilter ref="B7:F25" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="  Title - Titre" dataDxfId="4" dataCellStyle="Normal 2"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Call number - Cote" dataDxfId="0" dataCellStyle="Normal 2"/>
+    <tableColumn id="1" xr3:uid="{3E95DA51-8FAE-4A98-B978-1D8DB9706194}" name="  Title - Titre" dataDxfId="4" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{1F61B3F8-9C68-4562-A2BF-834C40B350F4}" name="Author - Auteur" dataDxfId="3" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" xr3:uid="{9486786D-462A-4603-8178-DFA66F334E14}" name="Source / Publisher - Éditeur" dataDxfId="2" dataCellStyle="Normal 2"/>
+    <tableColumn id="4" xr3:uid="{D321D46A-D55B-4DE0-BD38-F3175298E135}" name="Date " dataDxfId="1" dataCellStyle="Normal 2"/>
+    <tableColumn id="5" xr3:uid="{1DF3695F-D369-4C42-93DC-C0ABF746075A}" name="Call number - Cote" dataDxfId="0" dataCellStyle="Normal 2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1300,449 +1335,483 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echr.coe.int/LIBRARY/DIGDOC/OSCE-2019-The-Tallinn-Guidelines.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20and%20%22communaut%C3%A9%20LGBT%22%20or%20transsex$%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=droits%20des%25minorit&#233;s%20and%20couredh$%20or%20minorit&#233;$%20and%20couredh$%20or%20droits%20des%20minorit&#233;s%20and%20cedh$%20or%20minorit&#233;s%20and%20cedh$%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=droits%20des%25minorit&#233;s%20and%20couredh$%20or%20minorit&#233;$%20and%20couredh$%20or%20droits%20des%20minorit&#233;s%20and%20cedh$%20or%20minorit&#233;s%20and%20cedh$%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=fre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2479E637-C7B7-40EC-88DD-19757E95639F}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G25"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.84375" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.4609375" style="3" customWidth="1"/>
     <col min="3" max="3" width="27.84375" style="3" customWidth="1"/>
     <col min="4" max="4" width="58.84375" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="24" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23.15" x14ac:dyDescent="0.4">
       <c r="B1" s="18" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
     </row>
     <row r="2" spans="1:7" ht="162.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B2" s="19" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
     </row>
     <row r="3" spans="1:7" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="20" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C3" s="20"/>
       <c r="D3" s="21" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4"/>
       <c r="B4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="24" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="14" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="15" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="92.7" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="1"/>
       <c r="B6" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="16"/>
       <c r="D6" s="17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
     </row>
     <row r="7" spans="1:7" ht="51" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="2"/>
       <c r="B7" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="29.15" x14ac:dyDescent="0.4">
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="26">
+        <v>2025</v>
+      </c>
+      <c r="F8" s="27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="B9" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E9" s="26">
+        <v>2025</v>
+      </c>
+      <c r="F9" s="27" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="B10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="D10" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="D8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10">
+      <c r="E10" s="10">
         <v>2023</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="F10" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.4">
-      <c r="B9" s="8" t="s">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B11" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="9" t="s">
+      <c r="C11" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D11" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E11" s="10">
         <v>2023</v>
       </c>
-      <c r="F9" s="11" t="s">
+      <c r="F11" s="11" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="72.900000000000006" x14ac:dyDescent="0.4">
-      <c r="B10" s="8" t="s">
+    <row r="12" spans="1:7" ht="72.900000000000006" x14ac:dyDescent="0.4">
+      <c r="B12" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="C12" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D10" s="12" t="s">
+      <c r="D12" s="12" t="s">
         <v>28</v>
-      </c>
-[...32 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E12" s="10">
         <v>2022</v>
       </c>
       <c r="F12" s="11" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B13" s="8" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>31</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="E13" s="10">
         <v>2022</v>
       </c>
       <c r="F13" s="11" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B14" s="8" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>34</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>35</v>
       </c>
       <c r="E14" s="10">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="F14" s="11" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="29.15" x14ac:dyDescent="0.4">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B15" s="8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>38</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>39</v>
       </c>
       <c r="E15" s="10">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="F15" s="11" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B16" s="8" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="E16" s="10">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="F16" s="11" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B17" s="8" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="E17" s="10">
         <v>2020</v>
       </c>
       <c r="F17" s="11" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B18" s="8" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E18" s="10">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="F18" s="11" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:6" ht="58.3" x14ac:dyDescent="0.4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B19" s="8" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>59</v>
+        <v>5</v>
       </c>
       <c r="E19" s="10">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>2020</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B20" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="10">
+        <v>2019</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="72.900000000000006" x14ac:dyDescent="0.4">
+      <c r="B21" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="10">
+        <v>2019</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="B22" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="C20" s="9" t="s">
+      <c r="C22" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="D22" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="10">
+        <v>2018</v>
+      </c>
+      <c r="F22" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="E20" s="10">
-[...2 lines deleted...]
-      <c r="F20" s="11" t="s">
+    </row>
+    <row r="23" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="B23" s="8" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="8" t="s">
+      <c r="C23" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="D23" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="E23" s="10">
+        <v>2017</v>
+      </c>
+      <c r="F23" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="E21" s="10">
-[...2 lines deleted...]
-      <c r="F21" s="11" t="s">
+    </row>
+    <row r="24" spans="2:6" ht="43.75" x14ac:dyDescent="0.4">
+      <c r="B24" s="8" t="s">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="8" t="s">
+      <c r="C24" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C22" s="9" t="s">
+      <c r="D24" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="D22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="10">
+      <c r="E24" s="10">
         <v>2015</v>
       </c>
-      <c r="F22" s="11" t="s">
+      <c r="F24" s="11" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="23" spans="2:6" x14ac:dyDescent="0.4">
-      <c r="B23" s="8" t="s">
+    <row r="25" spans="2:6" x14ac:dyDescent="0.4">
+      <c r="B25" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="C25" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="D25" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E25" s="10">
         <v>2015</v>
       </c>
-      <c r="F23" s="11" t="s">
+      <c r="F25" s="11" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:F4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B3:G3" r:id="rId1" display="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...6 lines deleted...]
-    <hyperlink ref="F19" r:id="rId8" xr:uid="{E72894CB-E450-4690-9A94-7F038EFEBB9A}"/>
+    <hyperlink ref="B3:G3" r:id="rId1" display="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" xr:uid="{879A2A58-897A-43CD-9583-DA70AA9BB82F}"/>
+    <hyperlink ref="B3:F3" r:id="rId2" display="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" xr:uid="{6C8454E5-6490-468B-9F2F-B04CD9764E6D}"/>
+    <hyperlink ref="B5:F5" r:id="rId3" display="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20and%20%22communaut%C3%A9%20LGBT%22%20or%20transsex$%7b694%7d&amp;sort_by=-PBYR" xr:uid="{31AB14BF-98C3-4599-A8F2-B0A78ACE5597}"/>
+    <hyperlink ref="D3:F3" r:id="rId4" display="Tous les documents sont disponibles à la Bibliothèque de la Cour. Pour les consulter, un rendez-vous peut être pris sur le site de la Bibliothèque." xr:uid="{309634CA-897E-4F42-ABA7-4587290A2C3E}"/>
+    <hyperlink ref="B5:C5" r:id="rId5" display="For more references, refer to theLibrary’s catalogue." xr:uid="{455B173F-7FC9-4256-837D-7CD0DC73F575}"/>
+    <hyperlink ref="D5:F5" r:id="rId6" display="Pour plus de références, consulter lecatalogue de la Bibliothèque." xr:uid="{49CA4A83-A968-4964-B04A-D4002B031BF0}"/>
+    <hyperlink ref="B3:C3" r:id="rId7" display="All documents are available in the Court'sLibrary, and an appointment to consult them can be made via the Library webpage." xr:uid="{AB527410-C12F-4D6C-AADF-E06B6D0E8B08}"/>
+    <hyperlink ref="F21" r:id="rId8" xr:uid="{4F408605-BDD2-45B5-B618-0A5FA3D31668}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.71875" top="0.39" bottom="0.44" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="landscape" r:id="rId9"/>
   <headerFooter differentFirst="1">
     <oddFooter>&amp;C&amp;P of &amp;N&amp;R&amp;F</oddFooter>
   </headerFooter>
   <drawing r:id="rId10"/>
   <tableParts count="1">
     <tablePart r:id="rId11"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
@@ -1782,29 +1851,29 @@
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European court of Human Right</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
-    <vt:lpwstr/>
+    <vt:lpwstr>20260907145739426</vt:lpwstr>
   </property>
 </Properties>
 </file>