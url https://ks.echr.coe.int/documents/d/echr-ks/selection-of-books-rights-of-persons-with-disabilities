--- v0 (2025-12-23)
+++ v1 (2026-09-20)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\delrue\AppData\Roaming\OpenText\DM\Temp\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Souppart\AppData\Roaming\OpenText\DM\Temp\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{28BD3160-4191-4C2D-A66A-25B523EC4A19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B0898ABA-52EB-4E38-9936-C24DA5D55539}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="10492" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$7:$F$7</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="76">
   <si>
     <t xml:space="preserve">Date </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
@@ -392,51 +392,51 @@
   </si>
   <si>
     <t>Sentencing mentally disordered offenders : comparing provisions in Türkiye, England and Wales, and the Netherlands to the ECHR framework</t>
   </si>
   <si>
     <t>Yılmaz, Candan</t>
   </si>
   <si>
     <t>Groningen : University of Groningen Press</t>
   </si>
   <si>
     <t>342.7:06CE(4) % YIL</t>
   </si>
   <si>
     <t>European Court of Human Rights and mental health</t>
   </si>
   <si>
     <t>London : Bloomsbury ProfessionaL</t>
   </si>
   <si>
     <t>342.7:06COUREDH % ELD</t>
   </si>
   <si>
     <t xml:space="preserve">Book selection - Sélection de livres
 Rights of persons with disabilities - Droits des personnes handicapées
-(Last updated - Dernière mise à jour : 31/08/2025)
+(Last updated - Dernière mise à jour : 28/02/2026)
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -587,102 +587,102 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="9"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{CF80D85D-711E-49B4-A29F-4EDEFB78A98E}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="9">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
@@ -1302,420 +1302,420 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=personne%20handicap&#233;e%20and%20couredh$%20or%20droits%20des%20personnes%20handicap&#233;es%20and%20couredh$%20or%20invalidit&#233;%20and%20couredh$%20or%20handicap&#233;$%20and%20couredh$%20or%20travailleur%20handicap&#233;%20and%20couredh$%20or%20enfant%20handicap&#233;%20and%20couredh$%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echr.coe.int/LIBRARY/DIGDOC/UE-FRA-2016-Handbook_access_justice_reed_FRA.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echr.coe.int/LIBRARY/DIGDOC/RAJSKA-2016-Disability_discrimination_Montenegro_EN.PDF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20and%20%22droit%20international%20humanitaire%22%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=personne%20handicap&#233;e%20and%20couredh$%20or%20droits%20des%20personnes%20handicap&#233;es%20and%20couredh$%20or%20invalidit&#233;%20and%20couredh$%20or%20handicap&#233;$%20and%20couredh$%20or%20travailleur%20handicap&#233;%20and%20couredh$%20or%20enfant%20handicap&#233;%20and%20couredh$%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echr.coe.int/LIBRARY/DIGDOC/UE-FRA-2016-Handbook_access_justice_ENG.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.echr.coe.int/Pages/home.aspx?p=library&amp;c=fre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echr.coe.int/LIBRARY/DIGDOC/FRA-2018-handbook-non-discrimination-law-2018_FR.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrls.echr.coe.int/uhtbin/cgisirsi.exe/x/0/0/5?searchdata1=couredh%20AND%20cedh-4%7b694%7d&amp;sort_by=-PBYR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.echr.coe.int/library/DIGDOC/COUREDH-2018-Handbook-non-discrimination_eng.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21827/6762ac2e410f3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G24"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.07421875" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="58.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="1.84375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="51.4609375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="27.84375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="58.84375" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="24" style="3" customWidth="1"/>
-    <col min="7" max="16384" width="9.109375" style="1"/>
+    <col min="7" max="16384" width="9.07421875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="20" t="s">
+    <row r="1" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="C1" s="20"/>
-[...5 lines deleted...]
-      <c r="B2" s="21" t="s">
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+    </row>
+    <row r="2" spans="2:7" ht="183.75" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="B2" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="C2" s="21"/>
-[...5 lines deleted...]
-      <c r="B3" s="22" t="s">
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+    </row>
+    <row r="3" spans="2:7" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="C3" s="22"/>
-      <c r="D3" s="23" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="24"/>
-      <c r="F3" s="24"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
       <c r="G3" s="12"/>
     </row>
-    <row r="4" spans="2:7" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="25" t="s">
+    <row r="4" spans="2:7" ht="29.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="25"/>
-      <c r="D4" s="26" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="26"/>
-      <c r="F4" s="26"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
       <c r="G4" s="12"/>
     </row>
-    <row r="5" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="27" t="s">
+    <row r="5" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="27"/>
-      <c r="D5" s="28" t="s">
+      <c r="C5" s="20"/>
+      <c r="D5" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="28"/>
-      <c r="F5" s="28"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
       <c r="G5" s="11"/>
     </row>
-    <row r="6" spans="2:7" ht="92.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="2:7" ht="92.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="25"/>
-      <c r="D6" s="26" t="s">
+      <c r="C6" s="22"/>
+      <c r="D6" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="26"/>
-[...2 lines deleted...]
-    <row r="7" spans="2:7" s="2" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+    </row>
+    <row r="7" spans="2:7" s="2" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="6">
         <v>2025</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="9" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E9" s="6">
         <v>2025</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="6">
         <v>2024</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="2:7" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:7" ht="58.3" x14ac:dyDescent="0.4">
       <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="9">
         <v>2021</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="12" spans="2:7" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:7" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="9">
         <v>2019</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="2:7" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:7" ht="87.45" x14ac:dyDescent="0.4">
       <c r="B13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="6">
         <v>2019</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="14" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="9">
         <v>2018</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="6">
         <v>2018</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="16" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:7" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B16" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="9">
         <v>2018</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="17" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9">
         <v>2017</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="18" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:6" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B18" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="18">
         <v>2017</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="19" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9">
         <v>2017</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="20" spans="2:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:6" ht="29.15" x14ac:dyDescent="0.4">
       <c r="B20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="6">
         <v>2016</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="21" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:6" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E21" s="9">
         <v>2016</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="22" spans="2:6" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:6" ht="87.45" x14ac:dyDescent="0.4">
       <c r="B22" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="9">
         <v>2016</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="23" spans="2:6" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:6" ht="43.75" x14ac:dyDescent="0.4">
       <c r="B23" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="9">
         <v>2016</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="24" spans="2:6" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:6" x14ac:dyDescent="0.4">
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="9">
         <v>2015</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:C3"/>
@@ -1737,65 +1737,65 @@
     <hyperlink ref="F21" r:id="rId11" xr:uid="{6B252B29-A629-4608-83E9-192A8285A37F}"/>
     <hyperlink ref="F22" r:id="rId12" xr:uid="{039C4346-2FFE-4FCD-A72D-A72AF41740C6}"/>
     <hyperlink ref="F23" r:id="rId13" xr:uid="{BC66212B-4047-40BD-8033-3C1856C9D8EC}"/>
     <hyperlink ref="F9" r:id="rId14" xr:uid="{F9D3F955-E692-4305-ACFF-DB54DE36E1F1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.71875" top="0.39" bottom="0.44" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="landscape" r:id="rId15"/>
   <headerFooter differentFirst="1">
     <oddFooter>&amp;C&amp;P of &amp;N&amp;R&amp;F</oddFooter>
   </headerFooter>
   <drawing r:id="rId16"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>